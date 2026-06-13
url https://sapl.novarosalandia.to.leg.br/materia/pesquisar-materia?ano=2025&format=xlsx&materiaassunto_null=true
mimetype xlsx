--- v1 (2026-03-14)
+++ v2 (2026-06-13)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="552" uniqueCount="266">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="697" uniqueCount="328">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -95,50 +95,65 @@
   </si>
   <si>
     <t>http://64.23.136.137/sapl/public/materialegislativa/2025/333/indicacao_no_018-_revogar__lei_382-_valdeir.pdf</t>
   </si>
   <si>
     <t>Indica a revogação dos parágrafos 1º e 2º dos artigos 1º e 2º da Lei Municipal 382/2017, e adota outras providências</t>
   </si>
   <si>
     <t>José Maria Alves Pereira</t>
   </si>
   <si>
     <t>http://64.23.136.137/sapl/public/materialegislativa/2025/339/indicacao_21_zogo.pdf</t>
   </si>
   <si>
     <t>Indica Construção de Lavanderia externa e ampla para lavagem e Secagem de roupas, e adota outras providências.</t>
   </si>
   <si>
     <t>Edivania Maria de Souza Santos</t>
   </si>
   <si>
     <t>http://64.23.136.137/sapl/public/materialegislativa/2025/519/indicacao_no_024-2025-_casa_de_velorio.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 024/2025 CMNR._x000D_
 Indica Construção de uma Casa de Velório no município de Nova Rosalândia-TO, e adota outras providências.</t>
+  </si>
+  <si>
+    <t>Miriam Leine Costa Soares de Sousa</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2025/600/indicacao_n_1.pdf</t>
+  </si>
+  <si>
+    <t>Indicação n° 01 - Ver. Miriam Leite: Indica a construção de cobertura das arquibancadas e armários para os vestiários do campo de futebol José Bernardes, e adota outras providências.</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2025/601/indicacao_n_2.pdf</t>
+  </si>
+  <si>
+    <t>Indicação n° 02 - Ver. José Maria: Indica implantação de Câmeras de monitoramento na cidade, e adota outras providências.</t>
   </si>
   <si>
     <t>MOAP</t>
   </si>
   <si>
     <t>Moções de Aplausos</t>
   </si>
   <si>
     <t>http://64.23.136.137/sapl/public/materialegislativa/2025/27/mocao_de_aplausos_001.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos e congratulações às senhoras: Lucimeire, Valmirene, Hildgard e do senhor Bruno.</t>
   </si>
   <si>
     <t>http://64.23.136.137/sapl/public/materialegislativa/2025/318/mocao_de_aplausos_02.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos e congratulações à senhorita  Ana Carolina Prudêncio Almeida.</t>
   </si>
   <si>
     <t>Felix Gomes de Sousa Junior</t>
   </si>
   <si>
     <t>http://64.23.136.137/sapl/public/materialegislativa/2025/466/mocao_de_aplausos_003.pdf</t>
   </si>
@@ -200,117 +215,300 @@
     <t>http://64.23.136.137/sapl/public/materialegislativa/2025/284/parecer_003.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Revisão Geral Anual dos proventos dos servidores públicos do Poder Executivo do Município de Nova Rosalândia - TO".</t>
   </si>
   <si>
     <t>Cleomar Brito dos Santos Silva_x000D_
 Edivania Maria de Souza Santos_x000D_
 Erivando Ribeiro Magalhães_x000D_
 Felix Gomes de Sousa Junior_x000D_
 José Maria Alves Pereira</t>
   </si>
   <si>
     <t>http://64.23.136.137/sapl/public/materialegislativa/2025/285/parecer_004.pdf</t>
   </si>
   <si>
     <t>"Que autoriza o Poder Executivo a firmar termo de permissão de uso de bem Público, e dá outras providências".</t>
   </si>
   <si>
     <t>http://64.23.136.137/sapl/public/materialegislativa/2025/286/parecer_005.pdf</t>
   </si>
   <si>
     <t>"Institui o Programa de Recuperação de Créditos Fiscais (REFIS/2025), e adota outras providências".</t>
   </si>
   <si>
+    <t>CCJR - Comissão de Constituição, Justiça e Redação_x000D_
+CFTOFC - Comissão de Finanças, Tributação, Orçamento, Fiscalização e Controle</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2025/618/parecer_n_006-2025.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Diário Oficial eletrônico da Câmara Municipal de Nova Rosalândia como meio de comunicação, publicidade e divulgação dos atos do Pder Legislativo Municipal de Nova Rosalândia.</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2025/619/parecer_n_007-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a revisão geral anual dos salários dos servidores públicos efetivos, comissionados do Poder Legislativo Municipal de Nova Rosalândia - TO, e adota outras providências.</t>
+  </si>
+  <si>
     <t>http://64.23.136.137/sapl/public/materialegislativa/2025/287/parecer_008.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a implantação de um Programa Municipal de castração Gratuita de Cães e Gatos, a ser apreciado por essas comissões."</t>
   </si>
   <si>
     <t>http://64.23.136.137/sapl/public/materialegislativa/2025/288/parecer_009.pdf</t>
   </si>
   <si>
     <t>"Acrescenta cargos e vagas no grupo 4 do anexo I da Lei Municipal n° 311 de 04/04/2012 e dá outras providências".</t>
   </si>
   <si>
     <t>CCJR - Comissão de Constituição, Justiça e Redação</t>
   </si>
   <si>
     <t>http://64.23.136.137/sapl/public/materialegislativa/2025/321/parecer_no_012-_25_conjunto_comissoes_-_plc_no_004-25_restruturacao.pdf</t>
   </si>
   <si>
     <t>Que dispõe sobre readequação da Estrutura Organizacional Administrativa do Poder Executivo do Município de Nova Rosalândia, e da outras providencias.</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2025/620/parecer_n_013-2025.pdf</t>
+  </si>
+  <si>
+    <t>Altera - se os anexos I, II, III e IV da Resolução 004 de 05 de dezembro de 2013, que dispõe sobre Plano de Cargos e Salários dos servidores da Câmara Municipal de Nova Rosalândia - TO, e adota outras providências.</t>
+  </si>
+  <si>
+    <t>CCJR - Comissão de Constituição, Justiça e Redação_x000D_
+CESAS - Comissão de Educação, Saúde, Agricultura e Assistência Social_x000D_
+CFTOFC - Comissão de Finanças, Tributação, Orçamento, Fiscalização e Controle</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2025/621/parecer_n_014-2025.pdf</t>
+  </si>
+  <si>
+    <t>Ratifica Protocolo de Intenções e autoriza o ingresso do Município de Nova Rosalândia - TO, em Consórcio Intermunicipal, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2025/622/parecer_n_016-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre autorização para doação/devolução do antigo prédio e veículo da Câmara Municipal de Nova Rosalândia.</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2025/623/parecer_n_017-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de título de Mérito e de Cidadão Honorífico.</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2025/624/parecer_n_018-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a promoção da Saúde e Inclusão de pessoas com transtorno do déficit de atenção no âmbito do Município de Nova Rosalândia, e adota outras providências.</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2025/625/parecer_n_019-2025.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a promover Leilão para alienar veículos, sucatas e bens inservíveis de propriedade da Prefeitura Municipal, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2025/626/parecer_n_020-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a desafetação e a doação de veículo que especifica para a Câmara Municipal de Vereadores deste município, e da outras providências.</t>
   </si>
   <si>
     <t>CCJR - Comissão de Constituição, Justiça e Redação_x000D_
 CESAS - Comissão de Educação, Saúde, Agricultura e Assistência Social</t>
   </si>
   <si>
-    <t>http://64.23.136.137/sapl/public/materialegislativa/2025/502/parecer_no_021-25_pr_05-25_feriado.pdf</t>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2025/502/parecer_n_021-2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 021/2025 CONJUNTO do Projeto de Lei nº 05/2025.</t>
   </si>
   <si>
+    <t>CCJR - Comissão de Constituição, Justiça e Redação_x000D_
+CESAS - Comissão de Educação, Saúde, Agricultura e Assistência Social_x000D_
+CFTOFC - Comissão de Finanças, Tributação, Orçamento, Fiscalização e Controle_x000D_
+CSPAP - Comissão de Serviços Públicos e Atividades Privadas</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2025/627/parecer_n_024-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Plano Plurianual - PPA 2026-2029 de governo do Município de Nova Rosalândia - TO, e estabelece outras providências.</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2025/628/parecer_n_025-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as diretrizes para elaboração da Lei Orçamentária para o exercício financeiro de 2026.</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2025/629/parecer_n_026-2025.pdf</t>
+  </si>
+  <si>
+    <t>Estima a receita e fixa a despesa do município de Nova Rosalândia - TO, para o exercício de 2026.</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2025/630/parecer_n_027-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre concessão de benefícios fiscais para incentivos a projetos habitacionais vinculados ao Programa Minha Casa Minha Vida e ao Programa Nacional de Habitação de Interesse Social do Governo Federal, na forma que especifica.</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2025/631/parecer_n_028-2025.pdf</t>
+  </si>
+  <si>
+    <t>Que autoriza o Poder Executivo a firmar termo de Permissão de uso de bem público, e dá outras providências.</t>
+  </si>
+  <si>
     <t>http://64.23.136.137/sapl/public/materialegislativa/2025/530/parecer_no_029-conjunto_comissoes_-_pl_no_014-25_seguranca_alimentar.pdf</t>
   </si>
   <si>
     <t>‘‘Dispõe sobre o Sistema Municipal de Segurança Alimentar e Nutricional – SISAN, e dá outras providências.”</t>
   </si>
   <si>
     <t>http://64.23.136.137/sapl/public/materialegislativa/2025/531/parecer_no_030-conjunto_comissoes_-_pl_no_015-25_aaltera_a_lei_411.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto nº 030/2025: "Altera texto do art. 38 da Lei Municipal nº 411/2019, e dá outras providências.”</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
     <t>Autógrafo de Lei</t>
   </si>
   <si>
     <t>http://64.23.136.137/sapl/public/materialegislativa/2025/457/veto_integral_-_autografo_no._012-2025_-_cria_despesa.pdf</t>
   </si>
   <si>
     <t>Veto INTEGRAL do Autógrafo de Lei nº. 012/2025 ao Projeto de Lei Legislativo nº. 004/2025 de autoria do Vereador Deivid Denner Fachinelli aprovado por esta Casa Legislativa e encaminhado ao Poder Sancionador.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Erivando Ribeiro Magalhães_x000D_
 Felix Gomes de Sousa Junior_x000D_
 Miriam Leine Costa Soares de Sousa_x000D_
 Valdeir Junior Barbosa</t>
   </si>
   <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2025/607/autografo_de_lei_n_007.pdf</t>
+  </si>
+  <si>
+    <t>Autógrafo de lei ao Projeto de Lei n° 001, de 30/01/2025.</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2025/608/autografo_de_lei_n_011.pdf</t>
+  </si>
+  <si>
+    <t>Autógrafo de lei ao Projeto de Lei n° 006, de 29/05/2025.</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2025/609/autografo_de_lei_n_012.pdf</t>
+  </si>
+  <si>
+    <t>Autógrafo de lei ao Projeto de Lei n° 004, de 02/06/2025.</t>
+  </si>
+  <si>
+    <t>Erivando Ribeiro Magalhães_x000D_
+Felix Gomes de Sousa Junior_x000D_
+Miriam Leine Costa Soares de Sousa_x000D_
+Warlyton Silva Martins</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2025/610/autografo_de_lei_n_013.pdf</t>
+  </si>
+  <si>
+    <t>Autógrafo de lei ao Projeto de Lei n° 007, de 02/05/2025.</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2025/611/autografo_de_lei_n_014.pdf</t>
+  </si>
+  <si>
+    <t>Autógrafo de lei ao Projeto de Lei n° 008, de 04/08/2025.</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2025/612/autografo_de_lei_n_015.pdf</t>
+  </si>
+  <si>
+    <t>Autógrafo de lei ao Projeto de Lei n° 005, de 01/09/2025.</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2025/613/autografo_de_lei_n_016.pdf</t>
+  </si>
+  <si>
+    <t>Autógrafo de lei ao Projeto de Lei n° 012, de 28/10/2025.</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2025/614/autografo_de_lei_n_017.pdf</t>
+  </si>
+  <si>
+    <t>Autógrafo de lei ao Projeto de Lei n° 013, de 28/10/2025.</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2025/615/autografo_de_lei_n_018.pdf</t>
+  </si>
+  <si>
+    <t>Autógrafo de lei ao Projeto de Lei n° 009, de 07/10/2025.</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2025/616/autografo_de_lei_n_019.pdf</t>
+  </si>
+  <si>
+    <t>Autógrafo de lei ao Projeto de Lei n° 010, de 07/10/2025.</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2025/617/autografo_de_lei_n_020.pdf</t>
+  </si>
+  <si>
+    <t>Autógrafo de lei ao Projeto de Lei n° 011, de 07/10/2025.</t>
+  </si>
+  <si>
+    <t>PRS</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2025/606/projeto_de_resolucao_01-2025.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Diário Oficial Eletrônico da Câmara Municipal de Nova Rosalândia do Tocantins, Estado do Tocantins, como meio oficial de comunicação, publicidade e divulgação dos atos do Poder Legislativo e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2025/605/projeto_de_resolucao_02-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Revisão Geral Anual dos salários dos servidores públicos efetivos e comissionados do Poder Legislativo do município de Nova Rosalândia - TO, e adota outras providências.</t>
+  </si>
+  <si>
     <t>http://64.23.136.137/sapl/public/materialegislativa/2025/332/projeto_de_resolucao_no_003-2025-_altera_o_pccr1.pdf</t>
   </si>
   <si>
     <t>Altera-se os Anexos I, II, III e IV da Resolução 004 de 05 de dezembro de 2013, que dispõe sobre Plano de Cargos e Salários dos servidores da Câmara Municipal e Nova Rosalândia – TO, e adota outras providências.</t>
   </si>
   <si>
     <t>http://64.23.136.137/sapl/public/materialegislativa/2025/351/projeto_resolucao_no_004_doacao_do_predio_da_camara.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre a autorização para doação/devolução do Antigo Prédio e Veículo da Câmara Municipal de Nova Rosalândia/TO, para o Município de Nova Rosalândia/TO, conforme especifica”.</t>
   </si>
   <si>
     <t>PDE</t>
   </si>
   <si>
     <t>Projeto de Decreto</t>
   </si>
   <si>
     <t>http://64.23.136.137/sapl/public/materialegislativa/2025/384/decreto_legislativo_-titulo_de_cidadao_marcos.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título de “Mérito” e de “Cidadão Honorário” que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>Cleomar Brito dos Santos Silva</t>
@@ -393,53 +591,50 @@
     <t>http://64.23.136.137/sapl/public/materialegislativa/2025/523/projeto_de_lei_011_2025_loa_de_2026.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. º 011/2025 – Nova Rosalândia -TO., 07 de outubro de 2025._x000D_
 “ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO DE NOVA ROSALÂNDIA -TO, PARA O EXERCICIO DE 2026”.</t>
   </si>
   <si>
     <t>http://64.23.136.137/sapl/public/materialegislativa/2025/516/12._pl_no._012_de_28-10-2025_-_beneficio_fiscal_minha_casa_minha_vida.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 012, DE 28 DE OUTUBRO DE 2025._x000D_
 Dispõe sobre concessão de benefícios fiscais para incentivos a projetos habitacionais vinculados ao Programa Minha Casa Minha Vida e ao Programa Nacional de Habitação de Interesse Social do Governo Federal, na forma que especifica.</t>
   </si>
   <si>
     <t>http://64.23.136.137/sapl/public/materialegislativa/2025/517/13._pl_no._013_de_28-10-2025_-_permissao_de_uso_raquel.pdf</t>
   </si>
   <si>
     <t>Primeira Discussão PROJETO DE LEI Nº. 013, DE 28 DE OUTUBRO DE 2025._x000D_
 Autoriza o Poder Executivo a firmar Termo de Permissão de Uso de Bem Público, e dá outras providências.</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
-  </si>
-[...1 lines deleted...]
-    <t>Miriam Leine Costa Soares de Sousa</t>
   </si>
   <si>
     <t>http://64.23.136.137/sapl/public/materialegislativa/2025/158/projeto_de_lei__001-2025-_legislativo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação de um programa municipal de castração gratuita de cães e gatos, e dá outras providências.</t>
   </si>
   <si>
     <t>http://64.23.136.137/sapl/public/materialegislativa/2025/349/projeto_de_lei_no_003-2025-_licenca_perido_mestrual_legislativo.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre a licença de até 03 (três) dias consecutivos, a cada mês, às mulheres que compõe a administração pública direta e indireta de Nova Rosalândia”.</t>
   </si>
   <si>
     <t>http://64.23.136.137/sapl/public/materialegislativa/2025/350/projeto_de_lei_no_004-2025_transtorno_do_deficit_de_atencao_-_tda1_legislativo.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROMOÇÃO DA SAÚDE E INCLUSÃO DE PESSOAS COM TRANSTORNO DO DÉFICIT DE ATENÇÃO NO ÂMBITO DO MUNICÍPIO DE NOVA ROSALÂNDIA-TOCANTINS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>Felix Gomes de Sousa Junior_x000D_
 Valdeir Junior Barbosa</t>
   </si>
   <si>
     <t>http://64.23.136.137/sapl/public/materialegislativa/2025/501/projeto_de_lei_no_005-_feriado_municipal_legislativo.pdf</t>
@@ -1189,67 +1384,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/317/indicacao_14_deivid_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/325/indicacao_15_valdeir_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/326/indicacao_no_017-2025-_vale_alimentacao_servidores.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/327/indicacao_17_warlyton_.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/333/indicacao_no_018-_revogar__lei_382-_valdeir.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/339/indicacao_21_zogo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/519/indicacao_no_024-2025-_casa_de_velorio.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/27/mocao_de_aplausos_001.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/318/mocao_de_aplausos_02.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/466/mocao_de_aplausos_003.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/510/mocao_de_aplausos_004-2025_deivid.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/282/parecer_001.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/283/parecer_002.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/284/parecer_003.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/285/parecer_004.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/286/parecer_005.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/287/parecer_008.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/288/parecer_009.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/321/parecer_no_012-_25_conjunto_comissoes_-_plc_no_004-25_restruturacao.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/502/parecer_no_021-25_pr_05-25_feriado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/530/parecer_no_029-conjunto_comissoes_-_pl_no_014-25_seguranca_alimentar.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/531/parecer_no_030-conjunto_comissoes_-_pl_no_015-25_aaltera_a_lei_411.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/457/veto_integral_-_autografo_no._012-2025_-_cria_despesa.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/332/projeto_de_resolucao_no_003-2025-_altera_o_pccr1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/351/projeto_resolucao_no_004_doacao_do_predio_da_camara.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/384/decreto_legislativo_-titulo_de_cidadao_marcos.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/511/parecer_n._22._pd_2.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/159/projeto_de_lei_001-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/160/projeto_de_lei_002-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/161/projeto_de_lei_003-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/162/projeto_de_lei_004-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/30/pl_no._005_de_10-03-2025-_altera_a_lei_contrato_temporario.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/348/pl_no._006_de_29-05-2025-_ratifica_protocolo_de_intencoes.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/451/pl_no._007_de_02-06-2025_-_leilao_1.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/460/pl_no._008_de_04-08-2025_-_doacao_de_veiculo_para_a_camara.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/521/projeto_de_lei__no_009_2025_ppa_de_2026_2029.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/522/projeto_de_lei__no_010_2025__da_ldo_de_2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/523/projeto_de_lei_011_2025_loa_de_2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/516/12._pl_no._012_de_28-10-2025_-_beneficio_fiscal_minha_casa_minha_vida.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/517/13._pl_no._013_de_28-10-2025_-_permissao_de_uso_raquel.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/158/projeto_de_lei__001-2025-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/349/projeto_de_lei_no_003-2025-_licenca_perido_mestrual_legislativo.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/350/projeto_de_lei_no_004-2025_transtorno_do_deficit_de_atencao_-_tda1_legislativo.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/501/projeto_de_lei_no_005-_feriado_municipal_legislativo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/514/projeto_de_lei_no_006-_proibicao_maus_tratos_animais.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/7/requerimento_05-_edivania.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/8/requerimento_06-_juninho.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/6/requerimento_05-2025-_erivando_e_miriam.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/315/requerimento_12_valdeir.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/323/requerimento_15_zogo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/324/requerimento_16_juninho_.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/329/requerimento_17_warlyton.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/328/requerimento_18_erivando_.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/334/requerimento_19_juninho_.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/417/requerimento_20_erivando.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/508/requerimento_021-2025_zogo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/527/requerimento_22_zogo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/24/ata_2.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/25/ata_3.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/26/ata_4.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/28/ata_5_1.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/270/ata_10.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/322/ata_11.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/330/ata_12.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/331/ata_13.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/335/ata_14.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/336/ata_15.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/338/ata_16.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/341/ata_17.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/343/ata_18.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/345/ata_19.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/346/ata__20.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/450/ata_n._22.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/452/ata_23.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/455/ata_24.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/456/ata_25.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/458/ata_26.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/461/ata_27.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/463/ata_28.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/464/ata_29a.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/465/ata_30.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/467/ata_31.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/500/ata_32.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/503/ata_33.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/504/ata_34.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/505/ata_35.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/506/ata_36a.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/507/ata_37.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/509/ata_38.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/512/ata_39.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/513/ata_40.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/515/ata_41.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/518/ata_42_completa.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/520/ata_43.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/524/ata_44.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/525/ata_45.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/526/ata_46.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/528/ata_47.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/529/ata_48.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/532/ata_49.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/533/ata_50_1.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/163/projeto_de_lei_complementar_001-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/164/projeto_de_lei_complementar_002-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/29/plc_no._003_de_10-03-2025_-_piso_salarial_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/319/plc_no._004_-_estrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/462/veto_integral_-_autografo_no._012-2025_-_cria_despesa.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/317/indicacao_14_deivid_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/325/indicacao_15_valdeir_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/326/indicacao_no_017-2025-_vale_alimentacao_servidores.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/327/indicacao_17_warlyton_.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/333/indicacao_no_018-_revogar__lei_382-_valdeir.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/339/indicacao_21_zogo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/519/indicacao_no_024-2025-_casa_de_velorio.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/600/indicacao_n_1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/601/indicacao_n_2.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/27/mocao_de_aplausos_001.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/318/mocao_de_aplausos_02.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/466/mocao_de_aplausos_003.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/510/mocao_de_aplausos_004-2025_deivid.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/282/parecer_001.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/283/parecer_002.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/284/parecer_003.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/285/parecer_004.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/286/parecer_005.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/618/parecer_n_006-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/619/parecer_n_007-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/287/parecer_008.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/288/parecer_009.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/321/parecer_no_012-_25_conjunto_comissoes_-_plc_no_004-25_restruturacao.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/620/parecer_n_013-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/621/parecer_n_014-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/622/parecer_n_016-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/623/parecer_n_017-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/624/parecer_n_018-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/625/parecer_n_019-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/626/parecer_n_020-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/502/parecer_n_021-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/627/parecer_n_024-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/628/parecer_n_025-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/629/parecer_n_026-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/630/parecer_n_027-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/631/parecer_n_028-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/530/parecer_no_029-conjunto_comissoes_-_pl_no_014-25_seguranca_alimentar.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/531/parecer_no_030-conjunto_comissoes_-_pl_no_015-25_aaltera_a_lei_411.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/457/veto_integral_-_autografo_no._012-2025_-_cria_despesa.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/607/autografo_de_lei_n_007.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/608/autografo_de_lei_n_011.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/609/autografo_de_lei_n_012.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/610/autografo_de_lei_n_013.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/611/autografo_de_lei_n_014.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/612/autografo_de_lei_n_015.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/613/autografo_de_lei_n_016.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/614/autografo_de_lei_n_017.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/615/autografo_de_lei_n_018.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/616/autografo_de_lei_n_019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/617/autografo_de_lei_n_020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/606/projeto_de_resolucao_01-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/605/projeto_de_resolucao_02-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/332/projeto_de_resolucao_no_003-2025-_altera_o_pccr1.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/351/projeto_resolucao_no_004_doacao_do_predio_da_camara.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/384/decreto_legislativo_-titulo_de_cidadao_marcos.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/511/parecer_n._22._pd_2.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/159/projeto_de_lei_001-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/160/projeto_de_lei_002-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/161/projeto_de_lei_003-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/162/projeto_de_lei_004-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/30/pl_no._005_de_10-03-2025-_altera_a_lei_contrato_temporario.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/348/pl_no._006_de_29-05-2025-_ratifica_protocolo_de_intencoes.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/451/pl_no._007_de_02-06-2025_-_leilao_1.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/460/pl_no._008_de_04-08-2025_-_doacao_de_veiculo_para_a_camara.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/521/projeto_de_lei__no_009_2025_ppa_de_2026_2029.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/522/projeto_de_lei__no_010_2025__da_ldo_de_2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/523/projeto_de_lei_011_2025_loa_de_2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/516/12._pl_no._012_de_28-10-2025_-_beneficio_fiscal_minha_casa_minha_vida.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/517/13._pl_no._013_de_28-10-2025_-_permissao_de_uso_raquel.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/158/projeto_de_lei__001-2025-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/349/projeto_de_lei_no_003-2025-_licenca_perido_mestrual_legislativo.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/350/projeto_de_lei_no_004-2025_transtorno_do_deficit_de_atencao_-_tda1_legislativo.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/501/projeto_de_lei_no_005-_feriado_municipal_legislativo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/514/projeto_de_lei_no_006-_proibicao_maus_tratos_animais.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/7/requerimento_05-_edivania.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/8/requerimento_06-_juninho.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/6/requerimento_05-2025-_erivando_e_miriam.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/315/requerimento_12_valdeir.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/323/requerimento_15_zogo.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/324/requerimento_16_juninho_.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/329/requerimento_17_warlyton.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/328/requerimento_18_erivando_.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/334/requerimento_19_juninho_.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/417/requerimento_20_erivando.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/508/requerimento_021-2025_zogo.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/527/requerimento_22_zogo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/24/ata_2.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/25/ata_3.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/26/ata_4.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/28/ata_5_1.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/270/ata_10.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/322/ata_11.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/330/ata_12.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/331/ata_13.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/335/ata_14.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/336/ata_15.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/338/ata_16.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/341/ata_17.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/343/ata_18.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/345/ata_19.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/346/ata__20.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/450/ata_n._22.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/452/ata_23.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/455/ata_24.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/456/ata_25.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/458/ata_26.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/461/ata_27.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/463/ata_28.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/464/ata_29a.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/465/ata_30.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/467/ata_31.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/500/ata_32.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/503/ata_33.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/504/ata_34.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/505/ata_35.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/506/ata_36a.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/507/ata_37.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/509/ata_38.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/512/ata_39.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/513/ata_40.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/515/ata_41.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/518/ata_42_completa.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/520/ata_43.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/524/ata_44.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/525/ata_45.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/526/ata_46.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/528/ata_47.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/529/ata_48.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/532/ata_49.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/533/ata_50_1.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/163/projeto_de_lei_complementar_001-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/164/projeto_de_lei_complementar_002-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/29/plc_no._003_de_10-03-2025_-_piso_salarial_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/319/plc_no._004_-_estrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2025/462/veto_integral_-_autografo_no._012-2025_-_cria_despesa.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H111"/>
+  <dimension ref="A1:H140"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="62.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="73.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="132.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -1420,2706 +1615,3460 @@
       </c>
       <c r="B8">
         <v>2025</v>
       </c>
       <c r="C8">
         <v>24</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" t="s">
         <v>25</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H8" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
-        <v>27</v>
+        <v>600</v>
       </c>
       <c r="B9">
         <v>2025</v>
       </c>
       <c r="C9">
-        <v>1</v>
+        <v>25</v>
       </c>
       <c r="D9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" t="s">
         <v>28</v>
       </c>
-      <c r="E9" t="s">
+      <c r="G9" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="F9" t="s">
-[...2 lines deleted...]
-      <c r="G9" s="1" t="s">
+      <c r="H9" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>318</v>
+        <v>601</v>
       </c>
       <c r="B10">
         <v>2025</v>
       </c>
       <c r="C10">
-        <v>2</v>
+        <v>26</v>
       </c>
       <c r="D10" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="F10" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="G10" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H10" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
-        <v>466</v>
+        <v>27</v>
       </c>
       <c r="B11">
         <v>2025</v>
       </c>
       <c r="C11">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D11" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="E11" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="F11" t="s">
-        <v>34</v>
+        <v>10</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>35</v>
       </c>
       <c r="H11" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
-        <v>510</v>
+        <v>318</v>
       </c>
       <c r="B12">
         <v>2025</v>
       </c>
       <c r="C12">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D12" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="E12" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="F12" t="s">
+        <v>25</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="G12" s="1" t="s">
+      <c r="H12" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
-        <v>282</v>
+        <v>466</v>
       </c>
       <c r="B13">
         <v>2025</v>
       </c>
       <c r="C13">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D13" t="s">
+        <v>33</v>
+      </c>
+      <c r="E13" t="s">
+        <v>34</v>
+      </c>
+      <c r="F13" t="s">
+        <v>39</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="E13" t="s">
+      <c r="H13" t="s">
         <v>41</v>
-      </c>
-[...7 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
-        <v>283</v>
+        <v>510</v>
       </c>
       <c r="B14">
         <v>2025</v>
       </c>
       <c r="C14">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D14" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="E14" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="F14" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="H14" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="B15">
         <v>2025</v>
       </c>
       <c r="C15">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D15" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="E15" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="F15" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>48</v>
       </c>
       <c r="H15" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="B16">
         <v>2025</v>
       </c>
       <c r="C16">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D16" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="E16" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="F16" t="s">
         <v>50</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H16" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="B17">
         <v>2025</v>
       </c>
       <c r="C17">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="D17" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="E17" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="F17" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>53</v>
       </c>
       <c r="H17" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="B18">
         <v>2025</v>
       </c>
       <c r="C18">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="D18" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="E18" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="F18" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H18" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="B19">
         <v>2025</v>
       </c>
       <c r="C19">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="D19" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="E19" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="F19" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="H19" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>321</v>
+        <v>618</v>
       </c>
       <c r="B20">
         <v>2025</v>
       </c>
       <c r="C20">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="D20" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="E20" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="F20" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="H20" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>502</v>
+        <v>619</v>
       </c>
       <c r="B21">
         <v>2025</v>
       </c>
       <c r="C21">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="D21" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="E21" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="F21" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H21" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
-        <v>530</v>
+        <v>287</v>
       </c>
       <c r="B22">
         <v>2025</v>
       </c>
       <c r="C22">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="D22" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="E22" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="F22" t="s">
-        <v>62</v>
+        <v>47</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>65</v>
       </c>
       <c r="H22" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>531</v>
+        <v>288</v>
       </c>
       <c r="B23">
         <v>2025</v>
       </c>
       <c r="C23">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="D23" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="E23" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="F23" t="s">
-        <v>62</v>
+        <v>50</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>67</v>
       </c>
       <c r="H23" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
-        <v>457</v>
+        <v>321</v>
       </c>
       <c r="B24">
         <v>2025</v>
       </c>
       <c r="C24">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="D24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E24" t="s">
+        <v>46</v>
+      </c>
+      <c r="F24" t="s">
         <v>69</v>
       </c>
-      <c r="E24" t="s">
+      <c r="G24" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="F24" t="s">
-[...2 lines deleted...]
-      <c r="G24" s="1" t="s">
+      <c r="H24" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
-        <v>332</v>
+        <v>620</v>
       </c>
       <c r="B25">
         <v>2025</v>
       </c>
       <c r="C25">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="D25" t="s">
+        <v>45</v>
+      </c>
+      <c r="E25" t="s">
+        <v>46</v>
+      </c>
+      <c r="F25" t="s">
+        <v>60</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="H25" t="s">
         <v>73</v>
-      </c>
-[...10 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
-        <v>351</v>
+        <v>621</v>
       </c>
       <c r="B26">
         <v>2025</v>
       </c>
       <c r="C26">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="D26" t="s">
-        <v>73</v>
+        <v>45</v>
       </c>
       <c r="E26" t="s">
+        <v>46</v>
+      </c>
+      <c r="F26" t="s">
         <v>74</v>
       </c>
-      <c r="F26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G26" s="1" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="H26" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
-        <v>384</v>
+        <v>622</v>
       </c>
       <c r="B27">
         <v>2025</v>
       </c>
       <c r="C27">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="D27" t="s">
-        <v>80</v>
+        <v>45</v>
       </c>
       <c r="E27" t="s">
-        <v>81</v>
+        <v>46</v>
+      </c>
+      <c r="F27" t="s">
+        <v>60</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="H27" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
-        <v>511</v>
+        <v>623</v>
       </c>
       <c r="B28">
         <v>2025</v>
       </c>
       <c r="C28">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="D28" t="s">
+        <v>45</v>
+      </c>
+      <c r="E28" t="s">
+        <v>46</v>
+      </c>
+      <c r="F28" t="s">
+        <v>60</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H28" t="s">
         <v>80</v>
-      </c>
-[...10 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>159</v>
+        <v>624</v>
       </c>
       <c r="B29">
         <v>2025</v>
       </c>
       <c r="C29">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="D29" t="s">
-        <v>86</v>
+        <v>45</v>
       </c>
       <c r="E29" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="F29" t="s">
-        <v>88</v>
+        <v>74</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="H29" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
-        <v>160</v>
+        <v>625</v>
       </c>
       <c r="B30">
         <v>2025</v>
       </c>
       <c r="C30">
-        <v>2</v>
+        <v>19</v>
       </c>
       <c r="D30" t="s">
-        <v>86</v>
+        <v>45</v>
       </c>
       <c r="E30" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="F30" t="s">
-        <v>88</v>
+        <v>69</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>91</v>
+        <v>83</v>
       </c>
       <c r="H30" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
-        <v>161</v>
+        <v>626</v>
       </c>
       <c r="B31">
         <v>2025</v>
       </c>
       <c r="C31">
-        <v>3</v>
+        <v>20</v>
       </c>
       <c r="D31" t="s">
+        <v>45</v>
+      </c>
+      <c r="E31" t="s">
+        <v>46</v>
+      </c>
+      <c r="F31" t="s">
+        <v>69</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H31" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
-        <v>162</v>
+        <v>502</v>
       </c>
       <c r="B32">
         <v>2025</v>
       </c>
       <c r="C32">
-        <v>4</v>
+        <v>21</v>
       </c>
       <c r="D32" t="s">
-        <v>86</v>
+        <v>45</v>
       </c>
       <c r="E32" t="s">
+        <v>46</v>
+      </c>
+      <c r="F32" t="s">
         <v>87</v>
       </c>
-      <c r="F32" t="s">
+      <c r="G32" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="G32" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H32" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
-        <v>30</v>
+        <v>627</v>
       </c>
       <c r="B33">
         <v>2025</v>
       </c>
       <c r="C33">
-        <v>5</v>
+        <v>24</v>
       </c>
       <c r="D33" t="s">
-        <v>86</v>
+        <v>45</v>
       </c>
       <c r="E33" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="F33" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="H33" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
-        <v>348</v>
+        <v>628</v>
       </c>
       <c r="B34">
         <v>2025</v>
       </c>
       <c r="C34">
-        <v>6</v>
+        <v>25</v>
       </c>
       <c r="D34" t="s">
-        <v>86</v>
+        <v>45</v>
       </c>
       <c r="E34" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="F34" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="H34" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
-        <v>451</v>
+        <v>629</v>
       </c>
       <c r="B35">
         <v>2025</v>
       </c>
       <c r="C35">
-        <v>7</v>
+        <v>26</v>
       </c>
       <c r="D35" t="s">
-        <v>86</v>
+        <v>45</v>
       </c>
       <c r="E35" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="F35" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>101</v>
+        <v>95</v>
       </c>
       <c r="H35" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
-        <v>460</v>
+        <v>630</v>
       </c>
       <c r="B36">
         <v>2025</v>
       </c>
       <c r="C36">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="D36" t="s">
-        <v>86</v>
+        <v>45</v>
       </c>
       <c r="E36" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="F36" t="s">
-        <v>88</v>
+        <v>74</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="H36" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
-        <v>521</v>
+        <v>631</v>
       </c>
       <c r="B37">
         <v>2025</v>
       </c>
       <c r="C37">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="D37" t="s">
-        <v>86</v>
+        <v>45</v>
       </c>
       <c r="E37" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="F37" t="s">
-        <v>88</v>
+        <v>69</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="H37" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
-        <v>522</v>
+        <v>530</v>
       </c>
       <c r="B38">
         <v>2025</v>
       </c>
       <c r="C38">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="D38" t="s">
-        <v>86</v>
+        <v>45</v>
       </c>
       <c r="E38" t="s">
+        <v>46</v>
+      </c>
+      <c r="F38" t="s">
         <v>87</v>
       </c>
-      <c r="F38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G38" s="1" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="H38" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
-        <v>523</v>
+        <v>531</v>
       </c>
       <c r="B39">
         <v>2025</v>
       </c>
       <c r="C39">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="D39" t="s">
-        <v>86</v>
+        <v>45</v>
       </c>
       <c r="E39" t="s">
+        <v>46</v>
+      </c>
+      <c r="F39" t="s">
         <v>87</v>
       </c>
-      <c r="F39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G39" s="1" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="H39" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
-        <v>516</v>
+        <v>457</v>
       </c>
       <c r="B40">
         <v>2025</v>
       </c>
       <c r="C40">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="D40" t="s">
-        <v>86</v>
+        <v>105</v>
       </c>
       <c r="E40" t="s">
-        <v>87</v>
+        <v>106</v>
       </c>
       <c r="F40" t="s">
-        <v>88</v>
+        <v>13</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="H40" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
-        <v>517</v>
+        <v>607</v>
       </c>
       <c r="B41">
         <v>2025</v>
       </c>
       <c r="C41">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D41" t="s">
-        <v>86</v>
+        <v>105</v>
       </c>
       <c r="E41" t="s">
-        <v>87</v>
+        <v>106</v>
       </c>
       <c r="F41" t="s">
-        <v>88</v>
+        <v>109</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="H41" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
-        <v>158</v>
+        <v>608</v>
       </c>
       <c r="B42">
         <v>2025</v>
       </c>
       <c r="C42">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="D42" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="E42" t="s">
-        <v>116</v>
+        <v>106</v>
       </c>
       <c r="F42" t="s">
-        <v>117</v>
+        <v>109</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>118</v>
+        <v>112</v>
       </c>
       <c r="H42" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
-        <v>349</v>
+        <v>609</v>
       </c>
       <c r="B43">
         <v>2025</v>
       </c>
       <c r="C43">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="D43" t="s">
+        <v>105</v>
+      </c>
+      <c r="E43" t="s">
+        <v>106</v>
+      </c>
+      <c r="F43" t="s">
+        <v>13</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="H43" t="s">
         <v>115</v>
-      </c>
-[...10 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
-        <v>350</v>
+        <v>610</v>
       </c>
       <c r="B44">
         <v>2025</v>
       </c>
       <c r="C44">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="D44" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="E44" t="s">
+        <v>106</v>
+      </c>
+      <c r="F44" t="s">
         <v>116</v>
       </c>
-      <c r="F44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G44" s="1" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="H44" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
-        <v>501</v>
+        <v>611</v>
       </c>
       <c r="B45">
         <v>2025</v>
       </c>
       <c r="C45">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="D45" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="E45" t="s">
-        <v>116</v>
+        <v>106</v>
       </c>
       <c r="F45" t="s">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="H45" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
-        <v>514</v>
+        <v>612</v>
       </c>
       <c r="B46">
         <v>2025</v>
       </c>
       <c r="C46">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="D46" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="E46" t="s">
-        <v>116</v>
+        <v>106</v>
       </c>
       <c r="F46" t="s">
-        <v>117</v>
+        <v>109</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
       <c r="H46" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
-        <v>7</v>
+        <v>613</v>
       </c>
       <c r="B47">
         <v>2025</v>
       </c>
       <c r="C47">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="D47" t="s">
-        <v>129</v>
+        <v>105</v>
       </c>
       <c r="E47" t="s">
-        <v>130</v>
+        <v>106</v>
       </c>
       <c r="F47" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>131</v>
+        <v>123</v>
       </c>
       <c r="H47" t="s">
-        <v>132</v>
+        <v>124</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
-        <v>8</v>
+        <v>614</v>
       </c>
       <c r="B48">
         <v>2025</v>
       </c>
       <c r="C48">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="D48" t="s">
-        <v>129</v>
+        <v>105</v>
       </c>
       <c r="E48" t="s">
-        <v>130</v>
+        <v>106</v>
       </c>
       <c r="F48" t="s">
-        <v>34</v>
+        <v>109</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>133</v>
+        <v>125</v>
       </c>
       <c r="H48" t="s">
-        <v>134</v>
+        <v>126</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
-        <v>6</v>
+        <v>615</v>
       </c>
       <c r="B49">
         <v>2025</v>
       </c>
       <c r="C49">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="D49" t="s">
-        <v>129</v>
+        <v>105</v>
       </c>
       <c r="E49" t="s">
-        <v>130</v>
+        <v>106</v>
       </c>
       <c r="F49" t="s">
-        <v>135</v>
+        <v>13</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>136</v>
+        <v>127</v>
       </c>
       <c r="H49" t="s">
-        <v>137</v>
+        <v>128</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
-        <v>315</v>
+        <v>616</v>
       </c>
       <c r="B50">
         <v>2025</v>
       </c>
       <c r="C50">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D50" t="s">
+        <v>105</v>
+      </c>
+      <c r="E50" t="s">
+        <v>106</v>
+      </c>
+      <c r="F50" t="s">
+        <v>13</v>
+      </c>
+      <c r="G50" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="E50" t="s">
+      <c r="H50" t="s">
         <v>130</v>
-      </c>
-[...7 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
-        <v>323</v>
+        <v>617</v>
       </c>
       <c r="B51">
         <v>2025</v>
       </c>
       <c r="C51">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="D51" t="s">
-        <v>129</v>
+        <v>105</v>
       </c>
       <c r="E51" t="s">
-        <v>130</v>
+        <v>106</v>
       </c>
       <c r="F51" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
       <c r="H51" t="s">
-        <v>141</v>
+        <v>132</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
-        <v>324</v>
+        <v>606</v>
       </c>
       <c r="B52">
         <v>2025</v>
       </c>
       <c r="C52">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="D52" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="E52" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="F52" t="s">
-        <v>34</v>
+        <v>109</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>142</v>
+        <v>135</v>
       </c>
       <c r="H52" t="s">
-        <v>143</v>
+        <v>136</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
-        <v>329</v>
+        <v>605</v>
       </c>
       <c r="B53">
         <v>2025</v>
       </c>
       <c r="C53">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="D53" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="E53" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="F53" t="s">
-        <v>16</v>
+        <v>109</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>144</v>
+        <v>137</v>
       </c>
       <c r="H53" t="s">
-        <v>145</v>
+        <v>138</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="B54">
         <v>2025</v>
       </c>
       <c r="C54">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="D54" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="E54" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="F54" t="s">
-        <v>146</v>
+        <v>109</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>147</v>
+        <v>139</v>
       </c>
       <c r="H54" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
-        <v>334</v>
+        <v>351</v>
       </c>
       <c r="B55">
         <v>2025</v>
       </c>
       <c r="C55">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="D55" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="E55" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="F55" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="H55" t="s">
-        <v>150</v>
+        <v>142</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
-        <v>417</v>
+        <v>384</v>
       </c>
       <c r="B56">
         <v>2025</v>
       </c>
       <c r="C56">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="D56" t="s">
-        <v>129</v>
+        <v>143</v>
       </c>
       <c r="E56" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="F56" t="s">
+        <v>144</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H56" t="s">
         <v>146</v>
-      </c>
-[...4 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
-        <v>508</v>
+        <v>511</v>
       </c>
       <c r="B57">
         <v>2025</v>
       </c>
       <c r="C57">
-        <v>21</v>
+        <v>2</v>
       </c>
       <c r="D57" t="s">
-        <v>129</v>
+        <v>143</v>
       </c>
       <c r="E57" t="s">
-        <v>130</v>
+        <v>144</v>
       </c>
       <c r="F57" t="s">
-        <v>22</v>
+        <v>147</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="H57" t="s">
-        <v>154</v>
+        <v>146</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
-        <v>527</v>
+        <v>159</v>
       </c>
       <c r="B58">
         <v>2025</v>
       </c>
       <c r="C58">
-        <v>22</v>
+        <v>1</v>
       </c>
       <c r="D58" t="s">
-        <v>129</v>
+        <v>149</v>
       </c>
       <c r="E58" t="s">
-        <v>130</v>
+        <v>150</v>
       </c>
       <c r="F58" t="s">
-        <v>22</v>
+        <v>151</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="H58" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
-        <v>23</v>
+        <v>160</v>
       </c>
       <c r="B59">
         <v>2025</v>
       </c>
       <c r="C59">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D59" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
       <c r="E59" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="F59" t="s">
-        <v>159</v>
+        <v>151</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="H59" t="s">
-        <v>161</v>
+        <v>155</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
-        <v>24</v>
+        <v>161</v>
       </c>
       <c r="B60">
         <v>2025</v>
       </c>
       <c r="C60">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D60" t="s">
+        <v>149</v>
+      </c>
+      <c r="E60" t="s">
+        <v>150</v>
+      </c>
+      <c r="F60" t="s">
+        <v>151</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="H60" t="s">
         <v>157</v>
-      </c>
-[...7 lines deleted...]
-        <v>163</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
-        <v>25</v>
+        <v>162</v>
       </c>
       <c r="B61">
         <v>2025</v>
       </c>
       <c r="C61">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D61" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
       <c r="E61" t="s">
+        <v>150</v>
+      </c>
+      <c r="F61" t="s">
+        <v>151</v>
+      </c>
+      <c r="G61" s="1" t="s">
         <v>158</v>
       </c>
-      <c r="G61" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H61" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B62">
         <v>2025</v>
       </c>
       <c r="C62">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D62" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
       <c r="E62" t="s">
-        <v>158</v>
+        <v>150</v>
+      </c>
+      <c r="F62" t="s">
+        <v>151</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="H62" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
-        <v>28</v>
+        <v>348</v>
       </c>
       <c r="B63">
         <v>2025</v>
       </c>
       <c r="C63">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D63" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
       <c r="E63" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="F63" t="s">
-        <v>159</v>
+        <v>151</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="H63" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
-        <v>4</v>
+        <v>451</v>
       </c>
       <c r="B64">
         <v>2025</v>
       </c>
       <c r="C64">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D64" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
       <c r="E64" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="F64" t="s">
-        <v>13</v>
+        <v>151</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="H64" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
-        <v>31</v>
+        <v>460</v>
       </c>
       <c r="B65">
         <v>2025</v>
       </c>
       <c r="C65">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D65" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
       <c r="E65" t="s">
-        <v>158</v>
+        <v>150</v>
+      </c>
+      <c r="F65" t="s">
+        <v>151</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="H65" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
-        <v>270</v>
+        <v>521</v>
       </c>
       <c r="B66">
         <v>2025</v>
       </c>
       <c r="C66">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="D66" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
       <c r="E66" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="F66" t="s">
-        <v>13</v>
+        <v>151</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="H66" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
-        <v>322</v>
+        <v>522</v>
       </c>
       <c r="B67">
         <v>2025</v>
       </c>
       <c r="C67">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D67" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
       <c r="E67" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="F67" t="s">
-        <v>13</v>
+        <v>151</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="H67" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
-        <v>330</v>
+        <v>523</v>
       </c>
       <c r="B68">
         <v>2025</v>
       </c>
       <c r="C68">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D68" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
       <c r="E68" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="F68" t="s">
-        <v>13</v>
+        <v>151</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="H68" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
-        <v>331</v>
+        <v>516</v>
       </c>
       <c r="B69">
         <v>2025</v>
       </c>
       <c r="C69">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D69" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
       <c r="E69" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="F69" t="s">
-        <v>13</v>
+        <v>151</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="H69" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
-        <v>335</v>
+        <v>517</v>
       </c>
       <c r="B70">
         <v>2025</v>
       </c>
       <c r="C70">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D70" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
       <c r="E70" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="F70" t="s">
-        <v>13</v>
+        <v>151</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="H70" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
-        <v>336</v>
+        <v>158</v>
       </c>
       <c r="B71">
         <v>2025</v>
       </c>
       <c r="C71">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="D71" t="s">
-        <v>157</v>
+        <v>178</v>
       </c>
       <c r="E71" t="s">
-        <v>158</v>
+        <v>179</v>
       </c>
       <c r="F71" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="H71" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
-        <v>338</v>
+        <v>349</v>
       </c>
       <c r="B72">
         <v>2025</v>
       </c>
       <c r="C72">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="D72" t="s">
-        <v>157</v>
+        <v>178</v>
       </c>
       <c r="E72" t="s">
-        <v>158</v>
+        <v>179</v>
       </c>
       <c r="F72" t="s">
-        <v>13</v>
+        <v>147</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="H72" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
-        <v>341</v>
+        <v>350</v>
       </c>
       <c r="B73">
         <v>2025</v>
       </c>
       <c r="C73">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="D73" t="s">
-        <v>157</v>
+        <v>178</v>
       </c>
       <c r="E73" t="s">
-        <v>158</v>
+        <v>179</v>
       </c>
       <c r="F73" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="H73" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
-        <v>343</v>
+        <v>501</v>
       </c>
       <c r="B74">
         <v>2025</v>
       </c>
       <c r="C74">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="D74" t="s">
-        <v>157</v>
+        <v>178</v>
       </c>
       <c r="E74" t="s">
-        <v>158</v>
+        <v>179</v>
       </c>
       <c r="F74" t="s">
-        <v>13</v>
+        <v>186</v>
       </c>
       <c r="G74" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H74" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
-        <v>345</v>
+        <v>514</v>
       </c>
       <c r="B75">
         <v>2025</v>
       </c>
       <c r="C75">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="D75" t="s">
-        <v>157</v>
+        <v>178</v>
       </c>
       <c r="E75" t="s">
-        <v>158</v>
+        <v>179</v>
       </c>
       <c r="F75" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="G75" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="H75" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
-        <v>346</v>
+        <v>7</v>
       </c>
       <c r="B76">
         <v>2025</v>
       </c>
       <c r="C76">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="D76" t="s">
-        <v>157</v>
+        <v>191</v>
       </c>
       <c r="E76" t="s">
-        <v>158</v>
+        <v>192</v>
       </c>
       <c r="F76" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="H76" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
-        <v>347</v>
+        <v>8</v>
       </c>
       <c r="B77">
         <v>2025</v>
       </c>
       <c r="C77">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="D77" t="s">
-        <v>157</v>
+        <v>191</v>
       </c>
       <c r="E77" t="s">
-        <v>158</v>
+        <v>192</v>
+      </c>
+      <c r="F77" t="s">
+        <v>39</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>160</v>
+        <v>195</v>
       </c>
       <c r="H77" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
-        <v>450</v>
+        <v>6</v>
       </c>
       <c r="B78">
         <v>2025</v>
       </c>
       <c r="C78">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="D78" t="s">
-        <v>157</v>
+        <v>191</v>
       </c>
       <c r="E78" t="s">
-        <v>158</v>
+        <v>192</v>
       </c>
       <c r="F78" t="s">
-        <v>13</v>
+        <v>197</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="H78" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
-        <v>452</v>
+        <v>315</v>
       </c>
       <c r="B79">
         <v>2025</v>
       </c>
       <c r="C79">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D79" t="s">
-        <v>157</v>
+        <v>191</v>
       </c>
       <c r="E79" t="s">
-        <v>158</v>
+        <v>192</v>
       </c>
       <c r="F79" t="s">
         <v>13</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="H79" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
-        <v>455</v>
+        <v>323</v>
       </c>
       <c r="B80">
         <v>2025</v>
       </c>
       <c r="C80">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="D80" t="s">
-        <v>157</v>
+        <v>191</v>
       </c>
       <c r="E80" t="s">
-        <v>158</v>
+        <v>192</v>
       </c>
       <c r="F80" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="H80" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
-        <v>456</v>
+        <v>324</v>
       </c>
       <c r="B81">
         <v>2025</v>
       </c>
       <c r="C81">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="D81" t="s">
-        <v>157</v>
+        <v>191</v>
       </c>
       <c r="E81" t="s">
-        <v>158</v>
+        <v>192</v>
       </c>
       <c r="F81" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="H81" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
-        <v>458</v>
+        <v>329</v>
       </c>
       <c r="B82">
         <v>2025</v>
       </c>
       <c r="C82">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="D82" t="s">
-        <v>157</v>
+        <v>191</v>
       </c>
       <c r="E82" t="s">
-        <v>158</v>
+        <v>192</v>
       </c>
       <c r="F82" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="H82" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
-        <v>461</v>
+        <v>328</v>
       </c>
       <c r="B83">
         <v>2025</v>
       </c>
       <c r="C83">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="D83" t="s">
-        <v>157</v>
+        <v>191</v>
       </c>
       <c r="E83" t="s">
-        <v>158</v>
+        <v>192</v>
       </c>
       <c r="F83" t="s">
-        <v>13</v>
+        <v>208</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="H83" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
-        <v>463</v>
+        <v>334</v>
       </c>
       <c r="B84">
         <v>2025</v>
       </c>
       <c r="C84">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="D84" t="s">
-        <v>157</v>
+        <v>191</v>
       </c>
       <c r="E84" t="s">
-        <v>158</v>
+        <v>192</v>
       </c>
       <c r="F84" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="H84" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
-        <v>464</v>
+        <v>417</v>
       </c>
       <c r="B85">
         <v>2025</v>
       </c>
       <c r="C85">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="D85" t="s">
-        <v>157</v>
+        <v>191</v>
       </c>
       <c r="E85" t="s">
-        <v>158</v>
+        <v>192</v>
       </c>
       <c r="F85" t="s">
-        <v>13</v>
+        <v>208</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="H85" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
-        <v>465</v>
+        <v>508</v>
       </c>
       <c r="B86">
         <v>2025</v>
       </c>
       <c r="C86">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="D86" t="s">
-        <v>157</v>
+        <v>191</v>
       </c>
       <c r="E86" t="s">
-        <v>158</v>
+        <v>192</v>
       </c>
       <c r="F86" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="H86" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
-        <v>467</v>
+        <v>527</v>
       </c>
       <c r="B87">
         <v>2025</v>
       </c>
       <c r="C87">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="D87" t="s">
-        <v>157</v>
+        <v>191</v>
       </c>
       <c r="E87" t="s">
-        <v>158</v>
+        <v>192</v>
       </c>
       <c r="F87" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="H87" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
-        <v>500</v>
+        <v>23</v>
       </c>
       <c r="B88">
         <v>2025</v>
       </c>
       <c r="C88">
-        <v>32</v>
+        <v>1</v>
       </c>
       <c r="D88" t="s">
-        <v>157</v>
+        <v>219</v>
       </c>
       <c r="E88" t="s">
-        <v>158</v>
+        <v>220</v>
       </c>
       <c r="F88" t="s">
-        <v>13</v>
+        <v>221</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>215</v>
+        <v>222</v>
       </c>
       <c r="H88" t="s">
-        <v>216</v>
+        <v>223</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
-        <v>503</v>
+        <v>24</v>
       </c>
       <c r="B89">
         <v>2025</v>
       </c>
       <c r="C89">
-        <v>33</v>
+        <v>2</v>
       </c>
       <c r="D89" t="s">
-        <v>157</v>
+        <v>219</v>
       </c>
       <c r="E89" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>220</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="H89" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
-        <v>504</v>
+        <v>25</v>
       </c>
       <c r="B90">
         <v>2025</v>
       </c>
       <c r="C90">
-        <v>34</v>
+        <v>3</v>
       </c>
       <c r="D90" t="s">
-        <v>157</v>
+        <v>219</v>
       </c>
       <c r="E90" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>220</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>219</v>
+        <v>226</v>
       </c>
       <c r="H90" t="s">
-        <v>220</v>
+        <v>227</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
-        <v>505</v>
+        <v>26</v>
       </c>
       <c r="B91">
         <v>2025</v>
       </c>
       <c r="C91">
-        <v>35</v>
+        <v>4</v>
       </c>
       <c r="D91" t="s">
-        <v>157</v>
+        <v>219</v>
       </c>
       <c r="E91" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>220</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
       <c r="H91" t="s">
-        <v>222</v>
+        <v>229</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
-        <v>506</v>
+        <v>28</v>
       </c>
       <c r="B92">
         <v>2025</v>
       </c>
       <c r="C92">
-        <v>36</v>
+        <v>5</v>
       </c>
       <c r="D92" t="s">
-        <v>157</v>
+        <v>219</v>
       </c>
       <c r="E92" t="s">
-        <v>158</v>
+        <v>220</v>
       </c>
       <c r="F92" t="s">
-        <v>13</v>
+        <v>221</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>223</v>
+        <v>230</v>
       </c>
       <c r="H92" t="s">
-        <v>224</v>
+        <v>231</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
-        <v>507</v>
+        <v>4</v>
       </c>
       <c r="B93">
         <v>2025</v>
       </c>
       <c r="C93">
-        <v>37</v>
+        <v>6</v>
       </c>
       <c r="D93" t="s">
-        <v>157</v>
+        <v>219</v>
       </c>
       <c r="E93" t="s">
-        <v>158</v>
+        <v>220</v>
       </c>
       <c r="F93" t="s">
         <v>13</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="H93" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
-        <v>509</v>
+        <v>31</v>
       </c>
       <c r="B94">
         <v>2025</v>
       </c>
       <c r="C94">
-        <v>38</v>
+        <v>9</v>
       </c>
       <c r="D94" t="s">
-        <v>157</v>
+        <v>219</v>
       </c>
       <c r="E94" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>220</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="H94" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
-        <v>512</v>
+        <v>270</v>
       </c>
       <c r="B95">
         <v>2025</v>
       </c>
       <c r="C95">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="D95" t="s">
-        <v>157</v>
+        <v>219</v>
       </c>
       <c r="E95" t="s">
-        <v>158</v>
+        <v>220</v>
       </c>
       <c r="F95" t="s">
         <v>13</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="H95" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
-        <v>513</v>
+        <v>322</v>
       </c>
       <c r="B96">
         <v>2025</v>
       </c>
       <c r="C96">
-        <v>40</v>
+        <v>11</v>
       </c>
       <c r="D96" t="s">
-        <v>157</v>
+        <v>219</v>
       </c>
       <c r="E96" t="s">
-        <v>158</v>
+        <v>220</v>
       </c>
       <c r="F96" t="s">
         <v>13</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="H96" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
-        <v>515</v>
+        <v>330</v>
       </c>
       <c r="B97">
         <v>2025</v>
       </c>
       <c r="C97">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="D97" t="s">
-        <v>157</v>
+        <v>219</v>
       </c>
       <c r="E97" t="s">
-        <v>158</v>
+        <v>220</v>
       </c>
       <c r="F97" t="s">
         <v>13</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="H97" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
-        <v>518</v>
+        <v>331</v>
       </c>
       <c r="B98">
         <v>2025</v>
       </c>
       <c r="C98">
-        <v>42</v>
+        <v>13</v>
       </c>
       <c r="D98" t="s">
-        <v>157</v>
+        <v>219</v>
       </c>
       <c r="E98" t="s">
-        <v>158</v>
+        <v>220</v>
       </c>
       <c r="F98" t="s">
         <v>13</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="H98" t="s">
-        <v>236</v>
+        <v>241</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
-        <v>520</v>
+        <v>335</v>
       </c>
       <c r="B99">
         <v>2025</v>
       </c>
       <c r="C99">
-        <v>43</v>
+        <v>14</v>
       </c>
       <c r="D99" t="s">
-        <v>157</v>
+        <v>219</v>
       </c>
       <c r="E99" t="s">
-        <v>158</v>
+        <v>220</v>
       </c>
       <c r="F99" t="s">
         <v>13</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="H99" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
-        <v>524</v>
+        <v>336</v>
       </c>
       <c r="B100">
         <v>2025</v>
       </c>
       <c r="C100">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="D100" t="s">
-        <v>157</v>
+        <v>219</v>
       </c>
       <c r="E100" t="s">
-        <v>158</v>
+        <v>220</v>
       </c>
       <c r="F100" t="s">
         <v>13</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>239</v>
+        <v>244</v>
       </c>
       <c r="H100" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
-        <v>525</v>
+        <v>338</v>
       </c>
       <c r="B101">
         <v>2025</v>
       </c>
       <c r="C101">
-        <v>45</v>
+        <v>16</v>
       </c>
       <c r="D101" t="s">
-        <v>157</v>
+        <v>219</v>
       </c>
       <c r="E101" t="s">
-        <v>158</v>
+        <v>220</v>
       </c>
       <c r="F101" t="s">
         <v>13</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>241</v>
+        <v>246</v>
       </c>
       <c r="H101" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
-        <v>526</v>
+        <v>341</v>
       </c>
       <c r="B102">
         <v>2025</v>
       </c>
       <c r="C102">
-        <v>46</v>
+        <v>17</v>
       </c>
       <c r="D102" t="s">
-        <v>157</v>
+        <v>219</v>
       </c>
       <c r="E102" t="s">
-        <v>158</v>
+        <v>220</v>
       </c>
       <c r="F102" t="s">
         <v>13</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>243</v>
+        <v>248</v>
       </c>
       <c r="H102" t="s">
-        <v>244</v>
+        <v>249</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103">
-        <v>528</v>
+        <v>343</v>
       </c>
       <c r="B103">
         <v>2025</v>
       </c>
       <c r="C103">
-        <v>47</v>
+        <v>18</v>
       </c>
       <c r="D103" t="s">
-        <v>157</v>
+        <v>219</v>
       </c>
       <c r="E103" t="s">
-        <v>158</v>
+        <v>220</v>
       </c>
       <c r="F103" t="s">
         <v>13</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
       <c r="H103" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104">
-        <v>529</v>
+        <v>345</v>
       </c>
       <c r="B104">
         <v>2025</v>
       </c>
       <c r="C104">
-        <v>48</v>
+        <v>19</v>
       </c>
       <c r="D104" t="s">
-        <v>157</v>
+        <v>219</v>
       </c>
       <c r="E104" t="s">
-        <v>158</v>
+        <v>220</v>
       </c>
       <c r="F104" t="s">
         <v>13</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="H104" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
-        <v>532</v>
+        <v>346</v>
       </c>
       <c r="B105">
         <v>2025</v>
       </c>
       <c r="C105">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="D105" t="s">
-        <v>157</v>
+        <v>219</v>
       </c>
       <c r="E105" t="s">
-        <v>158</v>
+        <v>220</v>
       </c>
       <c r="F105" t="s">
         <v>13</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="H105" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
-        <v>533</v>
+        <v>347</v>
       </c>
       <c r="B106">
         <v>2025</v>
       </c>
       <c r="C106">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="D106" t="s">
-        <v>157</v>
+        <v>219</v>
       </c>
       <c r="E106" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>220</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>251</v>
+        <v>222</v>
       </c>
       <c r="H106" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
-        <v>163</v>
+        <v>450</v>
       </c>
       <c r="B107">
         <v>2025</v>
       </c>
       <c r="C107">
-        <v>1</v>
+        <v>22</v>
       </c>
       <c r="D107" t="s">
-        <v>253</v>
+        <v>219</v>
       </c>
       <c r="E107" t="s">
-        <v>254</v>
+        <v>220</v>
       </c>
       <c r="F107" t="s">
-        <v>88</v>
+        <v>13</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="H107" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
-        <v>164</v>
+        <v>452</v>
       </c>
       <c r="B108">
         <v>2025</v>
       </c>
       <c r="C108">
-        <v>2</v>
+        <v>23</v>
       </c>
       <c r="D108" t="s">
-        <v>253</v>
+        <v>219</v>
       </c>
       <c r="E108" t="s">
-        <v>254</v>
+        <v>220</v>
       </c>
       <c r="F108" t="s">
-        <v>88</v>
+        <v>13</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="H108" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
-        <v>29</v>
+        <v>455</v>
       </c>
       <c r="B109">
         <v>2025</v>
       </c>
       <c r="C109">
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="D109" t="s">
-        <v>253</v>
+        <v>219</v>
       </c>
       <c r="E109" t="s">
-        <v>254</v>
+        <v>220</v>
       </c>
       <c r="F109" t="s">
-        <v>88</v>
+        <v>13</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="H109" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
-        <v>319</v>
+        <v>456</v>
       </c>
       <c r="B110">
         <v>2025</v>
       </c>
       <c r="C110">
-        <v>4</v>
+        <v>25</v>
       </c>
       <c r="D110" t="s">
-        <v>253</v>
+        <v>219</v>
       </c>
       <c r="E110" t="s">
-        <v>254</v>
+        <v>220</v>
       </c>
       <c r="F110" t="s">
-        <v>88</v>
+        <v>13</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="H110" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="B111">
         <v>2025</v>
       </c>
       <c r="C111">
-        <v>1</v>
+        <v>26</v>
       </c>
       <c r="D111" t="s">
-        <v>263</v>
+        <v>219</v>
       </c>
       <c r="E111" t="s">
-        <v>264</v>
+        <v>220</v>
       </c>
       <c r="F111" t="s">
-        <v>88</v>
+        <v>13</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>265</v>
       </c>
       <c r="H111" t="s">
-        <v>72</v>
+        <v>266</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112">
+        <v>461</v>
+      </c>
+      <c r="B112">
+        <v>2025</v>
+      </c>
+      <c r="C112">
+        <v>27</v>
+      </c>
+      <c r="D112" t="s">
+        <v>219</v>
+      </c>
+      <c r="E112" t="s">
+        <v>220</v>
+      </c>
+      <c r="F112" t="s">
+        <v>13</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="H112" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113">
+        <v>463</v>
+      </c>
+      <c r="B113">
+        <v>2025</v>
+      </c>
+      <c r="C113">
+        <v>28</v>
+      </c>
+      <c r="D113" t="s">
+        <v>219</v>
+      </c>
+      <c r="E113" t="s">
+        <v>220</v>
+      </c>
+      <c r="F113" t="s">
+        <v>13</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="H113" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114">
+        <v>464</v>
+      </c>
+      <c r="B114">
+        <v>2025</v>
+      </c>
+      <c r="C114">
+        <v>29</v>
+      </c>
+      <c r="D114" t="s">
+        <v>219</v>
+      </c>
+      <c r="E114" t="s">
+        <v>220</v>
+      </c>
+      <c r="F114" t="s">
+        <v>13</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H114" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115">
+        <v>465</v>
+      </c>
+      <c r="B115">
+        <v>2025</v>
+      </c>
+      <c r="C115">
+        <v>30</v>
+      </c>
+      <c r="D115" t="s">
+        <v>219</v>
+      </c>
+      <c r="E115" t="s">
+        <v>220</v>
+      </c>
+      <c r="F115" t="s">
+        <v>13</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H115" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116">
+        <v>467</v>
+      </c>
+      <c r="B116">
+        <v>2025</v>
+      </c>
+      <c r="C116">
+        <v>31</v>
+      </c>
+      <c r="D116" t="s">
+        <v>219</v>
+      </c>
+      <c r="E116" t="s">
+        <v>220</v>
+      </c>
+      <c r="F116" t="s">
+        <v>13</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="H116" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117">
+        <v>500</v>
+      </c>
+      <c r="B117">
+        <v>2025</v>
+      </c>
+      <c r="C117">
+        <v>32</v>
+      </c>
+      <c r="D117" t="s">
+        <v>219</v>
+      </c>
+      <c r="E117" t="s">
+        <v>220</v>
+      </c>
+      <c r="F117" t="s">
+        <v>13</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="H117" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118">
+        <v>503</v>
+      </c>
+      <c r="B118">
+        <v>2025</v>
+      </c>
+      <c r="C118">
+        <v>33</v>
+      </c>
+      <c r="D118" t="s">
+        <v>219</v>
+      </c>
+      <c r="E118" t="s">
+        <v>220</v>
+      </c>
+      <c r="F118" t="s">
+        <v>13</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="H118" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119">
+        <v>504</v>
+      </c>
+      <c r="B119">
+        <v>2025</v>
+      </c>
+      <c r="C119">
+        <v>34</v>
+      </c>
+      <c r="D119" t="s">
+        <v>219</v>
+      </c>
+      <c r="E119" t="s">
+        <v>220</v>
+      </c>
+      <c r="F119" t="s">
+        <v>13</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="H119" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120">
+        <v>505</v>
+      </c>
+      <c r="B120">
+        <v>2025</v>
+      </c>
+      <c r="C120">
+        <v>35</v>
+      </c>
+      <c r="D120" t="s">
+        <v>219</v>
+      </c>
+      <c r="E120" t="s">
+        <v>220</v>
+      </c>
+      <c r="F120" t="s">
+        <v>13</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="H120" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121">
+        <v>506</v>
+      </c>
+      <c r="B121">
+        <v>2025</v>
+      </c>
+      <c r="C121">
+        <v>36</v>
+      </c>
+      <c r="D121" t="s">
+        <v>219</v>
+      </c>
+      <c r="E121" t="s">
+        <v>220</v>
+      </c>
+      <c r="F121" t="s">
+        <v>13</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H121" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122">
+        <v>507</v>
+      </c>
+      <c r="B122">
+        <v>2025</v>
+      </c>
+      <c r="C122">
+        <v>37</v>
+      </c>
+      <c r="D122" t="s">
+        <v>219</v>
+      </c>
+      <c r="E122" t="s">
+        <v>220</v>
+      </c>
+      <c r="F122" t="s">
+        <v>13</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="H122" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123">
+        <v>509</v>
+      </c>
+      <c r="B123">
+        <v>2025</v>
+      </c>
+      <c r="C123">
+        <v>38</v>
+      </c>
+      <c r="D123" t="s">
+        <v>219</v>
+      </c>
+      <c r="E123" t="s">
+        <v>220</v>
+      </c>
+      <c r="F123" t="s">
+        <v>13</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="H123" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124">
+        <v>512</v>
+      </c>
+      <c r="B124">
+        <v>2025</v>
+      </c>
+      <c r="C124">
+        <v>39</v>
+      </c>
+      <c r="D124" t="s">
+        <v>219</v>
+      </c>
+      <c r="E124" t="s">
+        <v>220</v>
+      </c>
+      <c r="F124" t="s">
+        <v>13</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="H124" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125">
+        <v>513</v>
+      </c>
+      <c r="B125">
+        <v>2025</v>
+      </c>
+      <c r="C125">
+        <v>40</v>
+      </c>
+      <c r="D125" t="s">
+        <v>219</v>
+      </c>
+      <c r="E125" t="s">
+        <v>220</v>
+      </c>
+      <c r="F125" t="s">
+        <v>13</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H125" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126">
+        <v>515</v>
+      </c>
+      <c r="B126">
+        <v>2025</v>
+      </c>
+      <c r="C126">
+        <v>41</v>
+      </c>
+      <c r="D126" t="s">
+        <v>219</v>
+      </c>
+      <c r="E126" t="s">
+        <v>220</v>
+      </c>
+      <c r="F126" t="s">
+        <v>13</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="H126" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127">
+        <v>518</v>
+      </c>
+      <c r="B127">
+        <v>2025</v>
+      </c>
+      <c r="C127">
+        <v>42</v>
+      </c>
+      <c r="D127" t="s">
+        <v>219</v>
+      </c>
+      <c r="E127" t="s">
+        <v>220</v>
+      </c>
+      <c r="F127" t="s">
+        <v>13</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="H127" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128">
+        <v>520</v>
+      </c>
+      <c r="B128">
+        <v>2025</v>
+      </c>
+      <c r="C128">
+        <v>43</v>
+      </c>
+      <c r="D128" t="s">
+        <v>219</v>
+      </c>
+      <c r="E128" t="s">
+        <v>220</v>
+      </c>
+      <c r="F128" t="s">
+        <v>13</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="H128" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129">
+        <v>524</v>
+      </c>
+      <c r="B129">
+        <v>2025</v>
+      </c>
+      <c r="C129">
+        <v>44</v>
+      </c>
+      <c r="D129" t="s">
+        <v>219</v>
+      </c>
+      <c r="E129" t="s">
+        <v>220</v>
+      </c>
+      <c r="F129" t="s">
+        <v>13</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="H129" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130">
+        <v>525</v>
+      </c>
+      <c r="B130">
+        <v>2025</v>
+      </c>
+      <c r="C130">
+        <v>45</v>
+      </c>
+      <c r="D130" t="s">
+        <v>219</v>
+      </c>
+      <c r="E130" t="s">
+        <v>220</v>
+      </c>
+      <c r="F130" t="s">
+        <v>13</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="H130" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131">
+        <v>526</v>
+      </c>
+      <c r="B131">
+        <v>2025</v>
+      </c>
+      <c r="C131">
+        <v>46</v>
+      </c>
+      <c r="D131" t="s">
+        <v>219</v>
+      </c>
+      <c r="E131" t="s">
+        <v>220</v>
+      </c>
+      <c r="F131" t="s">
+        <v>13</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="H131" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132">
+        <v>528</v>
+      </c>
+      <c r="B132">
+        <v>2025</v>
+      </c>
+      <c r="C132">
+        <v>47</v>
+      </c>
+      <c r="D132" t="s">
+        <v>219</v>
+      </c>
+      <c r="E132" t="s">
+        <v>220</v>
+      </c>
+      <c r="F132" t="s">
+        <v>13</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="H132" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133">
+        <v>529</v>
+      </c>
+      <c r="B133">
+        <v>2025</v>
+      </c>
+      <c r="C133">
+        <v>48</v>
+      </c>
+      <c r="D133" t="s">
+        <v>219</v>
+      </c>
+      <c r="E133" t="s">
+        <v>220</v>
+      </c>
+      <c r="F133" t="s">
+        <v>13</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="H133" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134">
+        <v>532</v>
+      </c>
+      <c r="B134">
+        <v>2025</v>
+      </c>
+      <c r="C134">
+        <v>49</v>
+      </c>
+      <c r="D134" t="s">
+        <v>219</v>
+      </c>
+      <c r="E134" t="s">
+        <v>220</v>
+      </c>
+      <c r="F134" t="s">
+        <v>13</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="H134" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135">
+        <v>533</v>
+      </c>
+      <c r="B135">
+        <v>2025</v>
+      </c>
+      <c r="C135">
+        <v>50</v>
+      </c>
+      <c r="D135" t="s">
+        <v>219</v>
+      </c>
+      <c r="E135" t="s">
+        <v>220</v>
+      </c>
+      <c r="F135" t="s">
+        <v>13</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="H135" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136">
+        <v>163</v>
+      </c>
+      <c r="B136">
+        <v>2025</v>
+      </c>
+      <c r="C136">
+        <v>1</v>
+      </c>
+      <c r="D136" t="s">
+        <v>315</v>
+      </c>
+      <c r="E136" t="s">
+        <v>316</v>
+      </c>
+      <c r="F136" t="s">
+        <v>151</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H136" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137">
+        <v>164</v>
+      </c>
+      <c r="B137">
+        <v>2025</v>
+      </c>
+      <c r="C137">
+        <v>2</v>
+      </c>
+      <c r="D137" t="s">
+        <v>315</v>
+      </c>
+      <c r="E137" t="s">
+        <v>316</v>
+      </c>
+      <c r="F137" t="s">
+        <v>151</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="H137" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138">
+        <v>29</v>
+      </c>
+      <c r="B138">
+        <v>2025</v>
+      </c>
+      <c r="C138">
+        <v>3</v>
+      </c>
+      <c r="D138" t="s">
+        <v>315</v>
+      </c>
+      <c r="E138" t="s">
+        <v>316</v>
+      </c>
+      <c r="F138" t="s">
+        <v>151</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="H138" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139">
+        <v>319</v>
+      </c>
+      <c r="B139">
+        <v>2025</v>
+      </c>
+      <c r="C139">
+        <v>4</v>
+      </c>
+      <c r="D139" t="s">
+        <v>315</v>
+      </c>
+      <c r="E139" t="s">
+        <v>316</v>
+      </c>
+      <c r="F139" t="s">
+        <v>151</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="H139" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140">
+        <v>462</v>
+      </c>
+      <c r="B140">
+        <v>2025</v>
+      </c>
+      <c r="C140">
+        <v>1</v>
+      </c>
+      <c r="D140" t="s">
+        <v>325</v>
+      </c>
+      <c r="E140" t="s">
+        <v>326</v>
+      </c>
+      <c r="F140" t="s">
+        <v>151</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="H140" t="s">
+        <v>108</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -4190,50 +5139,79 @@
     <hyperlink ref="G87" r:id="rId86"/>
     <hyperlink ref="G88" r:id="rId87"/>
     <hyperlink ref="G89" r:id="rId88"/>
     <hyperlink ref="G90" r:id="rId89"/>
     <hyperlink ref="G91" r:id="rId90"/>
     <hyperlink ref="G92" r:id="rId91"/>
     <hyperlink ref="G93" r:id="rId92"/>
     <hyperlink ref="G94" r:id="rId93"/>
     <hyperlink ref="G95" r:id="rId94"/>
     <hyperlink ref="G96" r:id="rId95"/>
     <hyperlink ref="G97" r:id="rId96"/>
     <hyperlink ref="G98" r:id="rId97"/>
     <hyperlink ref="G99" r:id="rId98"/>
     <hyperlink ref="G100" r:id="rId99"/>
     <hyperlink ref="G101" r:id="rId100"/>
     <hyperlink ref="G102" r:id="rId101"/>
     <hyperlink ref="G103" r:id="rId102"/>
     <hyperlink ref="G104" r:id="rId103"/>
     <hyperlink ref="G105" r:id="rId104"/>
     <hyperlink ref="G106" r:id="rId105"/>
     <hyperlink ref="G107" r:id="rId106"/>
     <hyperlink ref="G108" r:id="rId107"/>
     <hyperlink ref="G109" r:id="rId108"/>
     <hyperlink ref="G110" r:id="rId109"/>
     <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>