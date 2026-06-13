--- v1 (2026-03-14)
+++ v2 (2026-06-13)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="172" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="382" uniqueCount="185">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -123,179 +123,360 @@
   <si>
     <t>Indica ao Poder Executivo Instalação de Câmeras de Monitoramento, e adota outras providências.</t>
   </si>
   <si>
     <t>http://64.23.136.137/sapl/public/materialegislativa/2026/559/indicacao_09-warlyton.pdf</t>
   </si>
   <si>
     <t>Indica a Implantação de sistema de monitoramento em órgãos públicos, e adota outras providências.</t>
   </si>
   <si>
     <t>Erivando Ribeiro Magalhães</t>
   </si>
   <si>
     <t>http://64.23.136.137/sapl/public/materialegislativa/2026/562/indicacao_10_-_erivando.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Aquisição de uma Calcariadeira, e adota outras providências.</t>
   </si>
   <si>
     <t>http://64.23.136.137/sapl/public/materialegislativa/2026/565/indicacao_no_011-2026_-alqueire-_zogo.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Aquisição de Alqueire de Terra, e adota outras providências.</t>
   </si>
   <si>
-    <t>http://64.23.136.137/sapl/public/materialegislativa/2026/569/indicacao_no_012-2026_-contratacao_de_maqueiro_-deivid_-.pdf</t>
-[...2 lines deleted...]
-    <t>Indica Contratação de Maqueiro para a Unidade de Saúde Raimunda Pereira de Carvalho, no município de Nova Rosalândia, e adota outras providências.</t>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2026/571/indicacao_012-valdeir.pdf</t>
+  </si>
+  <si>
+    <t>Indica Contratação de Treinador, envio de Convite, e adota outras providências.</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2026/594/indicacao_13-2026_zogo.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Instalação de Rede Wi-fi, e adota outras providências.</t>
+  </si>
+  <si>
+    <t>Erivando Ribeiro Magalhães_x000D_
+Felix Gomes de Sousa Junior_x000D_
+José Maria Alves Pereira_x000D_
+Valdeir Junior Barbosa</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2026/589/indicacao_14-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Indica ao Poder Executivo Construção de Pontes na região das Perdizes, e adota outras providências”.</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2026/598/indicacao_015_zogo.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Construção de Abrigo de Parada de Ônibus, e adota outras providências.</t>
+  </si>
+  <si>
+    <t>Edivania Maria de Souza Santos</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2026/599/indicacao_016-edivania.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA PROVIDÊNCIAS URGENTES JUNTO À AGÊNCIA TOCANTINENSE DE SANEAMENTO (ATS), VISANDO A AMPLIAÇÃO, MELHORIA E MODERNIZAÇÃO DA REDE DE ABASTECIMENTO DE ÁGUA NO MUNICÍPIO DE NOVA ROSALÂNDIA.</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2026/603/indicacao_17-warlyton.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONCESSÃO DE REGIME DE TRABALHO REMOTO (HOME OFFICE) E DE JORNADA DE TRABALHO REDUZIDA AOS SERVIDORES PÚBLICOS MUNICIPAIS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA) OU QUE SEJAM PAIS, MÃES OU RESPONSÁVEIS LEGAIS POR PESSOA COM TEA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2026/604/indicacao_018-deivid.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO PODER EXECUTIVO A ELABORAÇÃO E O ENVIO DE PROJETO DE LEI QUE INSTITUI A POLÍTICA MUNICIPAL DE PROMOÇÃO DA SAÚDE E INCLUSÃO DE PESSOAS COM TRANSTORNOS DO NEURODESENVOLVIMENTO, ABRANGENDO O TRANSTORNO DO DÉFICIT DE ATENÇÃO (TDA/TDAH), O TRANSTORNO DO ESPECTRO AUTISTA (TEA) E DEMAIS CONDIÇÕES CORRELATAS.</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2026/636/indicacao_19-warlyton.pdf</t>
+  </si>
+  <si>
+    <t>Indica Aquisição de Bicicletas Elétricas, e adota outras providências</t>
+  </si>
+  <si>
+    <t>Cleomar Brito dos Santos Silva</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2026/642/indicacao_no_20-2026__-cleomar.pdf</t>
+  </si>
+  <si>
+    <t>Indica a implantação de galpão de reciclagem, e adota outras providências.</t>
   </si>
   <si>
     <t>PCOM</t>
   </si>
   <si>
     <t>Parecer das Comissões</t>
   </si>
   <si>
     <t>CCJR - Comissão de Constituição, Justiça e Redação</t>
   </si>
   <si>
     <t>http://64.23.136.137/sapl/public/materialegislativa/2026/556/parecer_01-2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS SUBSÍDIOS DOS VEREADORES E DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS DO PODER LEGISLATIVO DA CÂMARA MUNICIPAL DE NOVA ROSALÂNDIA – TO, COM BASE NO IPCA/IBGE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>CCJR - Comissão de Constituição, Justiça e Redação_x000D_
+CFTOFC - Comissão de Finanças, Tributação, Orçamento, Fiscalização e Controle</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2026/574/parecer_no_003-26_pd-001-_revisao_prefeito_legislativo.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a Revisão Geral Anual dos Subsídios do Prefeito; Vice-Prefeito e dos Secretários do Município de Nova Rosalândia – TO, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2026/576/parecer_no_004-26_pr-002-_revisao_diaria.pdf</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE ALTERAÇÃO NA REDAÇÃO DOS ARTIGOS 10 E 11 DA RESOLUÇÃO 005/2012 CMNR, QUE DISPÕE SOBRE A CONCESSÃO, O PAGAMENTO, VALOR E A PRESTAÇÃO DE CONTAS DE DIÁRIAS A VEREADORES E FUNCIONÁRIOS DA CÂMARA MUNICIPAL DE NOVA ROSALÂNDIA, ESTADO DO TOCANTINS”, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2026/581/parecer_no_005-conjunto_comissoes_-_pl_no_002-26_prorroga_vigencia_do_plano_de_educacao.pdf</t>
+  </si>
+  <si>
+    <t>"Prorroga a vigência do Plano Municipal de Educação, aprovado por meio da Lei Municipal nº 364, 26 de junho de 2015.”</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2026/582/parecer_no_006-conjunto_comissoes_-_pl_no_003__altera_lei_292.pdf</t>
+  </si>
+  <si>
+    <t>"Altera Lei Municipal nº 292, de 24 de março de 2011, e adota outras providências."</t>
+  </si>
+  <si>
+    <t>CSPAP - Comissão de Serviços Públicos e Atividades Privadas</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2026/583/parecer_no_007-conjunto_comissoes_-_pl_no_004_declara_o_terreno_do_cemiterio.pdf</t>
+  </si>
+  <si>
+    <t>"Declara o Terreno onde se localiza o Cemitério Público como de Utilidade Pública do povo do Município de Nova Rosalândia - TO, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2026/633/parecer_009.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Serviço de Acolhimento Familiar, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2026/632/parecer_010.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a utilização de máquinas, equipamentos públicos e a distribuição de cascalho no município de Nova Rosalândia/TO, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2026/638/parecer_no_011-conjunto_comissoes_-_pl_no_007-26_que_autoriza_permissao_de_bens.pdf</t>
+  </si>
+  <si>
+    <t>‘‘Que autoriza o Poder Executivo a firmar termo de Permissão de uso de bem Público, e dá outras providencias.”</t>
+  </si>
+  <si>
     <t>PRS</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://64.23.136.137/sapl/public/materialegislativa/2026/547/projeto_de_resolucao_no_001-2026_-_data_base_servidores.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS SUBSÍDIOS DOS VEREADORES E DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS DO PODER LEGISLATIVO DA CÂMARA MUNICIPAL DE NOVA ROSALÂNDIA – TO, COM BASE NO IPCA/IBGE, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
+    <t>Felix Gomes de Sousa Junior</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2026/577/projeto_de_resolucao_no_002-2026_-_diarias_-_rosalandia.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE ALTERAÇÃO NA REDAÇÃO DOS ARTIGOS 10 E 11 DA RESOLUÇÃO 005/2012 CMNR, QUE DISPÕE SOBRE A CONCESSÃO, O PAGAMENTO, VALOR E A PRESTAÇÃO DE CONTAS DE DIÁRIAS A VEREADORES E FUNCIONÁRIOS DA CÂMARA MUNICIPAL DE NOVA ROSALÂNDIA, ESTADO DO TOCANTINS”, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>PDE</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2026/575/decreto_legislativo_-_2026_-_data_base_prefeito_e_secretarios_municipais_1.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a Revisão Geral Anual dos Subsídios do Prefeito; Vice-Prefeito e dos Secretários do Município de Nova Rosalândia – TO, e dá outras providências."</t>
+  </si>
+  <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>ENOQUE PORTÍLIO CARDOSO</t>
   </si>
   <si>
     <t>http://64.23.136.137/sapl/public/materialegislativa/2026/566/pl_no._001_de_27-02-2026_-_revisao_geral_anual_-_servidores_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos proventos dos Servidores Públicos do Poder Executivo de Nova Rosalândia-To, e adota outras providências.</t>
   </si>
   <si>
+    <t>http://64.23.136.137/</t>
+  </si>
+  <si>
+    <t>"Prorroga a vigência do Plano Municipal de Educação, aprovado por meio da Lei Municipal nº 364, 26 de junho de 2015."</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2026/585/pl_no._003_de_01-04-2026_-_altera_lei_292.pdf</t>
+  </si>
+  <si>
+    <t>Altera Lei Municipal nº 292, de 24 de março de 2011, e adota outras providências.</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2026/584/pl_no._004_de_01-04-2026_-_declara_utilidade_publica_-_cemiterio.pdf</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2026/595/pl_no._005_de_29-04-2026_-_saf.pdf</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2026/596/pl_no._006_de_30-04-2026_-_cascalho.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a utilização de máquinas, equipamentos públicos e a distribuição de cascalho no Município de Nova Rosalândia/TO, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2026/637/pl_no._007_de_29-04-2026_-_permissao_de_uso_pedroso.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a firmar Termo de Permissão de Uso de Bem Público, e dá outras providências.</t>
+  </si>
+  <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>http://64.23.136.137/</t>
-[...2 lines deleted...]
-    <t>DISPÕE SOBRE A OBRIGATORIEDADE DA CAPACITAÇÃO EM NOÇÕES BÁSICAS DE PRIMEIROS SOCORROS DE PROFESSORES E FUNCIONÁRIOS DOS ESTABELECIMENTOS DE ENSINO PÚBLICOS E PRIVADOS NO ÂMBITO DO MUNICÍPIO DE NOVA ROSALÂNDIA/ TOCANTINS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+    <t>Erivando Ribeiro Magalhães_x000D_
+Felix Gomes de Sousa Junior_x000D_
+Miriam Leine Costa Soares de Sousa_x000D_
+Valdeir Junior Barbosa</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2026/587/projeto_de_lei_emendas23042026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a transparência, rastreabilidade e controle da execução das emendas parlamentares no âmbito do Município de Nova Rosalândia -TO, e dá outras providências.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://64.23.136.137/sapl/public/materialegislativa/2026/548/requerimento_001-erivando.pdf</t>
   </si>
   <si>
     <t>Requer um veículo para atender às necessidades do Posto de Saúde do Distrito de Campo Maior, e adota outras providências.</t>
   </si>
   <si>
-    <t>Edivania Maria de Souza Santos</t>
-[...1 lines deleted...]
-  <si>
     <t>http://64.23.136.137/sapl/public/materialegislativa/2026/538/requerimento_002-edvania.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Concessão de folga ao Servidor Público Municipal na data de seu aniversário, e adota outras providências.</t>
   </si>
   <si>
     <t>http://64.23.136.137/sapl/public/materialegislativa/2026/540/requerimento_003-_erivando.pdf</t>
   </si>
   <si>
     <t>Requer a Construção de Quebra-Molas, e adota outras providências.</t>
   </si>
   <si>
     <t>http://64.23.136.137/sapl/public/materialegislativa/2026/551/requerimento_04-_valdeir_.pdf</t>
   </si>
   <si>
     <t>Requer Plotagem dos Veículos Oficiais do Município, e adota outras providências.</t>
   </si>
   <si>
-    <t>Cleomar Brito dos Santos Silva</t>
-[...1 lines deleted...]
-  <si>
     <t>http://64.23.136.137/sapl/public/materialegislativa/2026/554/requerimento_05-cleomar.pdf</t>
   </si>
   <si>
     <t>Requer o controle da frota do Poder Executivo Municipal, e adota outras providências.</t>
   </si>
   <si>
     <t>http://64.23.136.137/sapl/public/materialegislativa/2026/552/requerimento_06-deivid.pdf</t>
   </si>
   <si>
     <t>Requer abertura de uma rua ligando o Residencial do Pequi à TO-255, por trás do posto de combustível, e adota outras providências.</t>
   </si>
   <si>
     <t>http://64.23.136.137/sapl/public/materialegislativa/2026/555/requerimento_07-edivania_.pdf</t>
   </si>
   <si>
     <t>Requer a Instalação de Bicicletários, e adota outras providências.</t>
   </si>
   <si>
     <t>http://64.23.136.137/sapl/public/materialegislativa/2026/561/requerimento_8-_zogo.pdf</t>
   </si>
   <si>
     <t>Requer Gradagem nos Canteiros às margens da Br 153, e adota outras providências.</t>
   </si>
   <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2026/579/requerimento_no_009-2026_-_edivania.pdf</t>
+  </si>
+  <si>
+    <t>Requer Sinalização Viária, e adota outras providências.</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2026/592/requerimento_010-cleomar.pdf</t>
+  </si>
+  <si>
+    <t>Requer a realização de Serviços de Construção de meio-fio e reparos, e adota outras providências.</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2026/593/requerimento_011-cleomar.pdf</t>
+  </si>
+  <si>
+    <t>Requer a construção de mata-burros nos principais acessos da zona rural, e adota outras providências.</t>
+  </si>
+  <si>
     <t>ATAO</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária</t>
   </si>
   <si>
-    <t>Felix Gomes de Sousa Junior</t>
-[...1 lines deleted...]
-  <si>
     <t>http://64.23.136.137/sapl/public/materialegislativa/2026/537/ata_1-2026.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 1ª Sessão Ordinária da 2ª Sessão Legislativa da 10ª Legislatura.</t>
   </si>
   <si>
     <t>http://64.23.136.137/sapl/public/materialegislativa/2026/544/ata_2.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 2ª Sessão Ordinária da 2ª Sessão Legislativa da 10ª Legislatura.</t>
   </si>
   <si>
     <t>http://64.23.136.137/sapl/public/materialegislativa/2026/545/ata_3.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 3ª Sessão Ordinária da 2ª Sessão Legislativa da 10ª Legislatura.</t>
   </si>
   <si>
     <t>http://64.23.136.137/sapl/public/materialegislativa/2026/550/ata_4.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 4ª Sessão Ordinária da 2ª Sessão Legislativa da 10ª Legislatura.</t>
   </si>
   <si>
     <t>http://64.23.136.137/sapl/public/materialegislativa/2026/557/ata_5.pdf</t>
@@ -304,50 +485,137 @@
     <t>Ata Eletrônica da 5ª Sessão Ordinária da 2ª Sessão Legislativa da 10ª Legislatura.</t>
   </si>
   <si>
     <t>http://64.23.136.137/sapl/public/materialegislativa/2026/560/ata_6.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 6ª Sessão Ordinária da 2ª Sessão Legislativa da 10ª Legislatura.</t>
   </si>
   <si>
     <t>http://64.23.136.137/sapl/public/materialegislativa/2026/564/ata_07.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 7ª Sessão Ordinária da 2ª Sessão Legislativa da 10ª Legislatura.</t>
   </si>
   <si>
     <t>http://64.23.136.137/sapl/public/materialegislativa/2026/567/ata_8.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 8ª Sessão Ordinária da 2ª Sessão Legislativa da 10ª Legislatura.</t>
   </si>
   <si>
     <t>http://64.23.136.137/sapl/public/materialegislativa/2026/568/ata_9.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 9ª Sessão Ordinária da 2ª Sessão Legislativa da 10ª Legislatura.</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2026/570/ata_10.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 10ª Sessão Ordinária da 2ª Sessão Legislativa da 10ª Legislatura.</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2026/572/ata_11.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 11ª Sessão Ordinária da 2ª Sessão Legislativa da 10ª Legislatura.</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2026/573/ata_12.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 12ª Sessão Ordinária da 2ª Sessão Legislativa da 10ª Legislatura.</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 13ª Sessão Ordinária da 2ª Sessão Legislativa da 10ª Legislatura.</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2026/580/ata_14.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 14ª Sessão Ordinária da 2ª Sessão Legislativa da 10ª Legislatura.</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2026/588/ata_15.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 15ª Sessão Ordinária da 2ª Sessão Legislativa da 10ª Legislatura.</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2026/590/ata_16.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 16ª Sessão Ordinária da 2ª Sessão Legislativa da 10ª Legislatura.</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2026/591/ata_17.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 17ª Sessão Ordinária da 2ª Sessão Legislativa da 10ª Legislatura.</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2026/597/ata_18.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 18ª Sessão Ordinária da 2ª Sessão Legislativa da 10ª Legislatura.</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2026/602/ata_19.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 19ª Sessão Ordinária da 2ª Sessão Legislativa da 10ª Legislatura.</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2026/634/ata_20.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 20ª Sessão Ordinária da 2ª Sessão Legislativa da 10ª Legislatura.</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2026/635/ata_21.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 21ª Sessão Ordinária da 2ª Sessão Legislativa da 10ª Legislatura.</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2026/639/ata_22.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 22ª Sessão Ordinária da 2ª Sessão Legislativa da 10ª Legislatura.</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2026/640/ata_23.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 23ª Sessão Ordinária da 2ª Sessão Legislativa da 10ª Legislatura.</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2026/641/ata_24.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 24ª Sessão Ordinária da 2ª Sessão Legislativa da 10ª Legislatura.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -651,68 +919,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/535/indicacao_01-2026_deivid.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/536/indicacao_02-2026_warlyton.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/541/indicacao_003-deivid.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/542/indicacao_004-valdeir.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/543/indicacao_005-warlyton.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/549/indicacao_06-warlyton.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/553/indicacao_07-_deivid.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/558/indicacao_08-zogo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/559/indicacao_09-warlyton.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/562/indicacao_10_-_erivando.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/565/indicacao_no_011-2026_-alqueire-_zogo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/569/indicacao_no_012-2026_-contratacao_de_maqueiro_-deivid_-.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/556/parecer_01-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/547/projeto_de_resolucao_no_001-2026_-_data_base_servidores.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/566/pl_no._001_de_27-02-2026_-_revisao_geral_anual_-_servidores_1.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/548/requerimento_001-erivando.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/538/requerimento_002-edvania.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/540/requerimento_003-_erivando.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/551/requerimento_04-_valdeir_.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/554/requerimento_05-cleomar.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/552/requerimento_06-deivid.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/555/requerimento_07-edivania_.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/561/requerimento_8-_zogo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/537/ata_1-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/544/ata_2.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/545/ata_3.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/550/ata_4.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/557/ata_5.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/560/ata_6.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/564/ata_07.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/567/ata_8.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/568/ata_9.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/535/indicacao_01-2026_deivid.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/536/indicacao_02-2026_warlyton.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/541/indicacao_003-deivid.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/542/indicacao_004-valdeir.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/543/indicacao_005-warlyton.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/549/indicacao_06-warlyton.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/553/indicacao_07-_deivid.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/558/indicacao_08-zogo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/559/indicacao_09-warlyton.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/562/indicacao_10_-_erivando.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/565/indicacao_no_011-2026_-alqueire-_zogo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/571/indicacao_012-valdeir.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/594/indicacao_13-2026_zogo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/589/indicacao_14-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/598/indicacao_015_zogo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/599/indicacao_016-edivania.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/603/indicacao_17-warlyton.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/604/indicacao_018-deivid.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/636/indicacao_19-warlyton.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/642/indicacao_no_20-2026__-cleomar.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/556/parecer_01-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/574/parecer_no_003-26_pd-001-_revisao_prefeito_legislativo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/576/parecer_no_004-26_pr-002-_revisao_diaria.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/581/parecer_no_005-conjunto_comissoes_-_pl_no_002-26_prorroga_vigencia_do_plano_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/582/parecer_no_006-conjunto_comissoes_-_pl_no_003__altera_lei_292.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/583/parecer_no_007-conjunto_comissoes_-_pl_no_004_declara_o_terreno_do_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/633/parecer_009.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/632/parecer_010.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/638/parecer_no_011-conjunto_comissoes_-_pl_no_007-26_que_autoriza_permissao_de_bens.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/547/projeto_de_resolucao_no_001-2026_-_data_base_servidores.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/577/projeto_de_resolucao_no_002-2026_-_diarias_-_rosalandia.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/575/decreto_legislativo_-_2026_-_data_base_prefeito_e_secretarios_municipais_1.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/566/pl_no._001_de_27-02-2026_-_revisao_geral_anual_-_servidores_1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/585/pl_no._003_de_01-04-2026_-_altera_lei_292.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/584/pl_no._004_de_01-04-2026_-_declara_utilidade_publica_-_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/595/pl_no._005_de_29-04-2026_-_saf.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/596/pl_no._006_de_30-04-2026_-_cascalho.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/637/pl_no._007_de_29-04-2026_-_permissao_de_uso_pedroso.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/587/projeto_de_lei_emendas23042026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/548/requerimento_001-erivando.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/538/requerimento_002-edvania.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/540/requerimento_003-_erivando.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/551/requerimento_04-_valdeir_.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/554/requerimento_05-cleomar.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/552/requerimento_06-deivid.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/555/requerimento_07-edivania_.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/561/requerimento_8-_zogo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/579/requerimento_no_009-2026_-_edivania.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/592/requerimento_010-cleomar.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/593/requerimento_011-cleomar.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/537/ata_1-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/544/ata_2.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/545/ata_3.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/550/ata_4.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/557/ata_5.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/560/ata_6.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/564/ata_07.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/567/ata_8.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/568/ata_9.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/570/ata_10.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/572/ata_11.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/573/ata_12.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/580/ata_14.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/588/ata_15.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/590/ata_16.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/591/ata_17.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/597/ata_18.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/602/ata_19.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/634/ata_20.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/635/ata_21.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/639/ata_22.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/640/ata_23.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/641/ata_24.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H34"/>
+  <dimension ref="A1:H76"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="46.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="117" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="72.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="145.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -986,652 +1254,1786 @@
       </c>
       <c r="B12">
         <v>2026</v>
       </c>
       <c r="C12">
         <v>11</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" t="s">
         <v>27</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>35</v>
       </c>
       <c r="H12" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="B13">
         <v>2026</v>
       </c>
       <c r="C13">
         <v>12</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>37</v>
       </c>
       <c r="H13" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
-        <v>556</v>
+        <v>594</v>
       </c>
       <c r="B14">
         <v>2026</v>
       </c>
       <c r="C14">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="D14" t="s">
+        <v>8</v>
+      </c>
+      <c r="E14" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" t="s">
+        <v>27</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="E14" t="s">
+      <c r="H14" t="s">
         <v>40</v>
-      </c>
-[...7 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
-        <v>547</v>
+        <v>589</v>
       </c>
       <c r="B15">
         <v>2026</v>
       </c>
       <c r="C15">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="D15" t="s">
-        <v>44</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>45</v>
+        <v>9</v>
+      </c>
+      <c r="F15" t="s">
+        <v>41</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H15" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
-        <v>566</v>
+        <v>598</v>
       </c>
       <c r="B16">
         <v>2026</v>
       </c>
       <c r="C16">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="D16" t="s">
-        <v>48</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="F16" t="s">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="H16" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
-        <v>546</v>
+        <v>599</v>
       </c>
       <c r="B17">
         <v>2026</v>
       </c>
       <c r="C17">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="D17" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>54</v>
+        <v>9</v>
       </c>
       <c r="F17" t="s">
-        <v>18</v>
+        <v>46</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="H17" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
-        <v>548</v>
+        <v>603</v>
       </c>
       <c r="B18">
         <v>2026</v>
       </c>
       <c r="C18">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="D18" t="s">
-        <v>57</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>58</v>
+        <v>9</v>
       </c>
       <c r="F18" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>59</v>
+        <v>49</v>
       </c>
       <c r="H18" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>538</v>
+        <v>604</v>
       </c>
       <c r="B19">
         <v>2026</v>
       </c>
       <c r="C19">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="D19" t="s">
-        <v>57</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>58</v>
+        <v>9</v>
       </c>
       <c r="F19" t="s">
-        <v>61</v>
+        <v>10</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="H19" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>540</v>
+        <v>636</v>
       </c>
       <c r="B20">
         <v>2026</v>
       </c>
       <c r="C20">
-        <v>3</v>
+        <v>19</v>
       </c>
       <c r="D20" t="s">
-        <v>57</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>58</v>
+        <v>9</v>
       </c>
       <c r="F20" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>64</v>
+        <v>53</v>
       </c>
       <c r="H20" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>551</v>
+        <v>642</v>
       </c>
       <c r="B21">
         <v>2026</v>
       </c>
       <c r="C21">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="D21" t="s">
+        <v>8</v>
+      </c>
+      <c r="E21" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" t="s">
+        <v>55</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="H21" t="s">
         <v>57</v>
-      </c>
-[...10 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="B22">
         <v>2026</v>
       </c>
       <c r="C22">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D22" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E22" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F22" t="s">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="H22" t="s">
-        <v>70</v>
+        <v>62</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>552</v>
+        <v>574</v>
       </c>
       <c r="B23">
         <v>2026</v>
       </c>
       <c r="C23">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="D23" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E23" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F23" t="s">
-        <v>10</v>
+        <v>63</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="H23" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
-        <v>555</v>
+        <v>576</v>
       </c>
       <c r="B24">
         <v>2026</v>
       </c>
       <c r="C24">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="D24" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E24" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F24" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="H24" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
-        <v>561</v>
+        <v>581</v>
       </c>
       <c r="B25">
         <v>2026</v>
       </c>
       <c r="C25">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="D25" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E25" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F25" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="H25" t="s">
-        <v>76</v>
+        <v>69</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
-        <v>537</v>
+        <v>582</v>
       </c>
       <c r="B26">
         <v>2026</v>
       </c>
       <c r="C26">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="D26" t="s">
-        <v>77</v>
+        <v>58</v>
       </c>
       <c r="E26" t="s">
-        <v>78</v>
+        <v>59</v>
       </c>
       <c r="F26" t="s">
-        <v>79</v>
+        <v>60</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="H26" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
-        <v>544</v>
+        <v>583</v>
       </c>
       <c r="B27">
         <v>2026</v>
       </c>
       <c r="C27">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="D27" t="s">
-        <v>77</v>
+        <v>58</v>
       </c>
       <c r="E27" t="s">
-        <v>78</v>
+        <v>59</v>
       </c>
       <c r="F27" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>82</v>
+        <v>73</v>
       </c>
       <c r="H27" t="s">
-        <v>83</v>
+        <v>74</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
-        <v>545</v>
+        <v>633</v>
       </c>
       <c r="B28">
         <v>2026</v>
       </c>
       <c r="C28">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="D28" t="s">
-        <v>77</v>
+        <v>58</v>
       </c>
       <c r="E28" t="s">
-        <v>78</v>
+        <v>59</v>
       </c>
       <c r="F28" t="s">
-        <v>79</v>
+        <v>60</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>84</v>
+        <v>75</v>
       </c>
       <c r="H28" t="s">
-        <v>85</v>
+        <v>76</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>550</v>
+        <v>632</v>
       </c>
       <c r="B29">
         <v>2026</v>
       </c>
       <c r="C29">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="D29" t="s">
+        <v>58</v>
+      </c>
+      <c r="E29" t="s">
+        <v>59</v>
+      </c>
+      <c r="F29" t="s">
+        <v>60</v>
+      </c>
+      <c r="G29" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="E29" t="s">
+      <c r="H29" t="s">
         <v>78</v>
-      </c>
-[...7 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
-        <v>557</v>
+        <v>638</v>
       </c>
       <c r="B30">
         <v>2026</v>
       </c>
       <c r="C30">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="D30" t="s">
-        <v>77</v>
+        <v>58</v>
       </c>
       <c r="E30" t="s">
-        <v>78</v>
+        <v>59</v>
       </c>
       <c r="F30" t="s">
+        <v>60</v>
+      </c>
+      <c r="G30" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="G30" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H30" t="s">
-        <v>89</v>
+        <v>80</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
-        <v>560</v>
+        <v>547</v>
       </c>
       <c r="B31">
         <v>2026</v>
       </c>
       <c r="C31">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="D31" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="E31" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="H31" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
-        <v>564</v>
+        <v>577</v>
       </c>
       <c r="B32">
         <v>2026</v>
       </c>
       <c r="C32">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="D32" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="E32" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="F32" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="H32" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
-        <v>567</v>
+        <v>575</v>
       </c>
       <c r="B33">
         <v>2026</v>
       </c>
       <c r="C33">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="D33" t="s">
-        <v>77</v>
+        <v>88</v>
       </c>
       <c r="E33" t="s">
-        <v>78</v>
+        <v>89</v>
       </c>
       <c r="F33" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="H33" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
+        <v>566</v>
+      </c>
+      <c r="B34">
+        <v>2026</v>
+      </c>
+      <c r="C34">
+        <v>1</v>
+      </c>
+      <c r="D34" t="s">
+        <v>92</v>
+      </c>
+      <c r="E34" t="s">
+        <v>93</v>
+      </c>
+      <c r="F34" t="s">
+        <v>94</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H34" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35">
+        <v>586</v>
+      </c>
+      <c r="B35">
+        <v>2026</v>
+      </c>
+      <c r="C35">
+        <v>2</v>
+      </c>
+      <c r="D35" t="s">
+        <v>92</v>
+      </c>
+      <c r="E35" t="s">
+        <v>93</v>
+      </c>
+      <c r="F35" t="s">
+        <v>94</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H35" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36">
+        <v>585</v>
+      </c>
+      <c r="B36">
+        <v>2026</v>
+      </c>
+      <c r="C36">
+        <v>3</v>
+      </c>
+      <c r="D36" t="s">
+        <v>92</v>
+      </c>
+      <c r="E36" t="s">
+        <v>93</v>
+      </c>
+      <c r="F36" t="s">
+        <v>94</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H36" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37">
+        <v>584</v>
+      </c>
+      <c r="B37">
+        <v>2026</v>
+      </c>
+      <c r="C37">
+        <v>4</v>
+      </c>
+      <c r="D37" t="s">
+        <v>92</v>
+      </c>
+      <c r="E37" t="s">
+        <v>93</v>
+      </c>
+      <c r="F37" t="s">
+        <v>94</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="H37" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38">
+        <v>595</v>
+      </c>
+      <c r="B38">
+        <v>2026</v>
+      </c>
+      <c r="C38">
+        <v>5</v>
+      </c>
+      <c r="D38" t="s">
+        <v>92</v>
+      </c>
+      <c r="E38" t="s">
+        <v>93</v>
+      </c>
+      <c r="F38" t="s">
+        <v>94</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H38" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39">
+        <v>596</v>
+      </c>
+      <c r="B39">
+        <v>2026</v>
+      </c>
+      <c r="C39">
+        <v>6</v>
+      </c>
+      <c r="D39" t="s">
+        <v>92</v>
+      </c>
+      <c r="E39" t="s">
+        <v>93</v>
+      </c>
+      <c r="F39" t="s">
+        <v>94</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="H39" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40">
+        <v>637</v>
+      </c>
+      <c r="B40">
+        <v>2026</v>
+      </c>
+      <c r="C40">
+        <v>7</v>
+      </c>
+      <c r="D40" t="s">
+        <v>92</v>
+      </c>
+      <c r="E40" t="s">
+        <v>93</v>
+      </c>
+      <c r="F40" t="s">
+        <v>94</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="H40" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41">
+        <v>587</v>
+      </c>
+      <c r="B41">
+        <v>2026</v>
+      </c>
+      <c r="C41">
+        <v>1</v>
+      </c>
+      <c r="D41" t="s">
+        <v>107</v>
+      </c>
+      <c r="E41" t="s">
+        <v>108</v>
+      </c>
+      <c r="F41" t="s">
+        <v>109</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="H41" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42">
+        <v>548</v>
+      </c>
+      <c r="B42">
+        <v>2026</v>
+      </c>
+      <c r="C42">
+        <v>1</v>
+      </c>
+      <c r="D42" t="s">
+        <v>112</v>
+      </c>
+      <c r="E42" t="s">
+        <v>113</v>
+      </c>
+      <c r="F42" t="s">
+        <v>32</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="H42" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43">
+        <v>538</v>
+      </c>
+      <c r="B43">
+        <v>2026</v>
+      </c>
+      <c r="C43">
+        <v>2</v>
+      </c>
+      <c r="D43" t="s">
+        <v>112</v>
+      </c>
+      <c r="E43" t="s">
+        <v>113</v>
+      </c>
+      <c r="F43" t="s">
+        <v>46</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="H43" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44">
+        <v>540</v>
+      </c>
+      <c r="B44">
+        <v>2026</v>
+      </c>
+      <c r="C44">
+        <v>3</v>
+      </c>
+      <c r="D44" t="s">
+        <v>112</v>
+      </c>
+      <c r="E44" t="s">
+        <v>113</v>
+      </c>
+      <c r="F44" t="s">
+        <v>32</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="H44" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45">
+        <v>551</v>
+      </c>
+      <c r="B45">
+        <v>2026</v>
+      </c>
+      <c r="C45">
+        <v>4</v>
+      </c>
+      <c r="D45" t="s">
+        <v>112</v>
+      </c>
+      <c r="E45" t="s">
+        <v>113</v>
+      </c>
+      <c r="F45" t="s">
+        <v>18</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="H45" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46">
+        <v>554</v>
+      </c>
+      <c r="B46">
+        <v>2026</v>
+      </c>
+      <c r="C46">
+        <v>5</v>
+      </c>
+      <c r="D46" t="s">
+        <v>112</v>
+      </c>
+      <c r="E46" t="s">
+        <v>113</v>
+      </c>
+      <c r="F46" t="s">
+        <v>55</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="H46" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47">
+        <v>552</v>
+      </c>
+      <c r="B47">
+        <v>2026</v>
+      </c>
+      <c r="C47">
+        <v>6</v>
+      </c>
+      <c r="D47" t="s">
+        <v>112</v>
+      </c>
+      <c r="E47" t="s">
+        <v>113</v>
+      </c>
+      <c r="F47" t="s">
+        <v>10</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="H47" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48">
+        <v>555</v>
+      </c>
+      <c r="B48">
+        <v>2026</v>
+      </c>
+      <c r="C48">
+        <v>7</v>
+      </c>
+      <c r="D48" t="s">
+        <v>112</v>
+      </c>
+      <c r="E48" t="s">
+        <v>113</v>
+      </c>
+      <c r="F48" t="s">
+        <v>46</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="H48" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49">
+        <v>561</v>
+      </c>
+      <c r="B49">
+        <v>2026</v>
+      </c>
+      <c r="C49">
+        <v>8</v>
+      </c>
+      <c r="D49" t="s">
+        <v>112</v>
+      </c>
+      <c r="E49" t="s">
+        <v>113</v>
+      </c>
+      <c r="F49" t="s">
+        <v>27</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="H49" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50">
+        <v>579</v>
+      </c>
+      <c r="B50">
+        <v>2026</v>
+      </c>
+      <c r="C50">
+        <v>9</v>
+      </c>
+      <c r="D50" t="s">
+        <v>112</v>
+      </c>
+      <c r="E50" t="s">
+        <v>113</v>
+      </c>
+      <c r="F50" t="s">
+        <v>46</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="H50" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51">
+        <v>592</v>
+      </c>
+      <c r="B51">
+        <v>2026</v>
+      </c>
+      <c r="C51">
+        <v>10</v>
+      </c>
+      <c r="D51" t="s">
+        <v>112</v>
+      </c>
+      <c r="E51" t="s">
+        <v>113</v>
+      </c>
+      <c r="F51" t="s">
+        <v>55</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="H51" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52">
+        <v>593</v>
+      </c>
+      <c r="B52">
+        <v>2026</v>
+      </c>
+      <c r="C52">
+        <v>11</v>
+      </c>
+      <c r="D52" t="s">
+        <v>112</v>
+      </c>
+      <c r="E52" t="s">
+        <v>113</v>
+      </c>
+      <c r="F52" t="s">
+        <v>55</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="H52" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53">
+        <v>537</v>
+      </c>
+      <c r="B53">
+        <v>2026</v>
+      </c>
+      <c r="C53">
+        <v>1</v>
+      </c>
+      <c r="D53" t="s">
+        <v>136</v>
+      </c>
+      <c r="E53" t="s">
+        <v>137</v>
+      </c>
+      <c r="F53" t="s">
+        <v>85</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H53" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54">
+        <v>544</v>
+      </c>
+      <c r="B54">
+        <v>2026</v>
+      </c>
+      <c r="C54">
+        <v>2</v>
+      </c>
+      <c r="D54" t="s">
+        <v>136</v>
+      </c>
+      <c r="E54" t="s">
+        <v>137</v>
+      </c>
+      <c r="F54" t="s">
+        <v>85</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H54" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55">
+        <v>545</v>
+      </c>
+      <c r="B55">
+        <v>2026</v>
+      </c>
+      <c r="C55">
+        <v>3</v>
+      </c>
+      <c r="D55" t="s">
+        <v>136</v>
+      </c>
+      <c r="E55" t="s">
+        <v>137</v>
+      </c>
+      <c r="F55" t="s">
+        <v>85</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H55" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56">
+        <v>550</v>
+      </c>
+      <c r="B56">
+        <v>2026</v>
+      </c>
+      <c r="C56">
+        <v>4</v>
+      </c>
+      <c r="D56" t="s">
+        <v>136</v>
+      </c>
+      <c r="E56" t="s">
+        <v>137</v>
+      </c>
+      <c r="F56" t="s">
+        <v>85</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="H56" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57">
+        <v>557</v>
+      </c>
+      <c r="B57">
+        <v>2026</v>
+      </c>
+      <c r="C57">
+        <v>5</v>
+      </c>
+      <c r="D57" t="s">
+        <v>136</v>
+      </c>
+      <c r="E57" t="s">
+        <v>137</v>
+      </c>
+      <c r="F57" t="s">
+        <v>85</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H57" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58">
+        <v>560</v>
+      </c>
+      <c r="B58">
+        <v>2026</v>
+      </c>
+      <c r="C58">
+        <v>6</v>
+      </c>
+      <c r="D58" t="s">
+        <v>136</v>
+      </c>
+      <c r="E58" t="s">
+        <v>137</v>
+      </c>
+      <c r="F58" t="s">
+        <v>85</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H58" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59">
+        <v>564</v>
+      </c>
+      <c r="B59">
+        <v>2026</v>
+      </c>
+      <c r="C59">
+        <v>7</v>
+      </c>
+      <c r="D59" t="s">
+        <v>136</v>
+      </c>
+      <c r="E59" t="s">
+        <v>137</v>
+      </c>
+      <c r="F59" t="s">
+        <v>85</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="H59" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60">
+        <v>567</v>
+      </c>
+      <c r="B60">
+        <v>2026</v>
+      </c>
+      <c r="C60">
+        <v>8</v>
+      </c>
+      <c r="D60" t="s">
+        <v>136</v>
+      </c>
+      <c r="E60" t="s">
+        <v>137</v>
+      </c>
+      <c r="F60" t="s">
+        <v>85</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="H60" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61">
         <v>568</v>
       </c>
-      <c r="B34">
-[...2 lines deleted...]
-      <c r="C34">
+      <c r="B61">
+        <v>2026</v>
+      </c>
+      <c r="C61">
         <v>9</v>
       </c>
-      <c r="D34" t="s">
-[...11 lines deleted...]
-      <c r="H34" t="s">
+      <c r="D61" t="s">
+        <v>136</v>
+      </c>
+      <c r="E61" t="s">
+        <v>137</v>
+      </c>
+      <c r="F61" t="s">
+        <v>85</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="H61" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62">
+        <v>570</v>
+      </c>
+      <c r="B62">
+        <v>2026</v>
+      </c>
+      <c r="C62">
+        <v>10</v>
+      </c>
+      <c r="D62" t="s">
+        <v>136</v>
+      </c>
+      <c r="E62" t="s">
+        <v>137</v>
+      </c>
+      <c r="F62" t="s">
+        <v>85</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="H62" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63">
+        <v>572</v>
+      </c>
+      <c r="B63">
+        <v>2026</v>
+      </c>
+      <c r="C63">
+        <v>11</v>
+      </c>
+      <c r="D63" t="s">
+        <v>136</v>
+      </c>
+      <c r="E63" t="s">
+        <v>137</v>
+      </c>
+      <c r="F63" t="s">
+        <v>85</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H63" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64">
+        <v>573</v>
+      </c>
+      <c r="B64">
+        <v>2026</v>
+      </c>
+      <c r="C64">
+        <v>12</v>
+      </c>
+      <c r="D64" t="s">
+        <v>136</v>
+      </c>
+      <c r="E64" t="s">
+        <v>137</v>
+      </c>
+      <c r="F64" t="s">
+        <v>85</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="H64" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65">
+        <v>578</v>
+      </c>
+      <c r="B65">
+        <v>2026</v>
+      </c>
+      <c r="C65">
+        <v>13</v>
+      </c>
+      <c r="D65" t="s">
+        <v>136</v>
+      </c>
+      <c r="E65" t="s">
+        <v>137</v>
+      </c>
+      <c r="F65" t="s">
+        <v>85</v>
+      </c>
+      <c r="G65" s="1" t="s">
         <v>97</v>
+      </c>
+      <c r="H65" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66">
+        <v>580</v>
+      </c>
+      <c r="B66">
+        <v>2026</v>
+      </c>
+      <c r="C66">
+        <v>14</v>
+      </c>
+      <c r="D66" t="s">
+        <v>136</v>
+      </c>
+      <c r="E66" t="s">
+        <v>137</v>
+      </c>
+      <c r="F66" t="s">
+        <v>85</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="H66" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67">
+        <v>588</v>
+      </c>
+      <c r="B67">
+        <v>2026</v>
+      </c>
+      <c r="C67">
+        <v>15</v>
+      </c>
+      <c r="D67" t="s">
+        <v>136</v>
+      </c>
+      <c r="E67" t="s">
+        <v>137</v>
+      </c>
+      <c r="F67" t="s">
+        <v>85</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="H67" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68">
+        <v>590</v>
+      </c>
+      <c r="B68">
+        <v>2026</v>
+      </c>
+      <c r="C68">
+        <v>16</v>
+      </c>
+      <c r="D68" t="s">
+        <v>136</v>
+      </c>
+      <c r="E68" t="s">
+        <v>137</v>
+      </c>
+      <c r="F68" t="s">
+        <v>85</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H68" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69">
+        <v>591</v>
+      </c>
+      <c r="B69">
+        <v>2026</v>
+      </c>
+      <c r="C69">
+        <v>17</v>
+      </c>
+      <c r="D69" t="s">
+        <v>136</v>
+      </c>
+      <c r="E69" t="s">
+        <v>137</v>
+      </c>
+      <c r="F69" t="s">
+        <v>85</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="H69" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70">
+        <v>597</v>
+      </c>
+      <c r="B70">
+        <v>2026</v>
+      </c>
+      <c r="C70">
+        <v>18</v>
+      </c>
+      <c r="D70" t="s">
+        <v>136</v>
+      </c>
+      <c r="E70" t="s">
+        <v>137</v>
+      </c>
+      <c r="F70" t="s">
+        <v>85</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="H70" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71">
+        <v>602</v>
+      </c>
+      <c r="B71">
+        <v>2026</v>
+      </c>
+      <c r="C71">
+        <v>19</v>
+      </c>
+      <c r="D71" t="s">
+        <v>136</v>
+      </c>
+      <c r="E71" t="s">
+        <v>137</v>
+      </c>
+      <c r="F71" t="s">
+        <v>85</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H71" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72">
+        <v>634</v>
+      </c>
+      <c r="B72">
+        <v>2026</v>
+      </c>
+      <c r="C72">
+        <v>20</v>
+      </c>
+      <c r="D72" t="s">
+        <v>136</v>
+      </c>
+      <c r="E72" t="s">
+        <v>137</v>
+      </c>
+      <c r="F72" t="s">
+        <v>85</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="H72" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73">
+        <v>635</v>
+      </c>
+      <c r="B73">
+        <v>2026</v>
+      </c>
+      <c r="C73">
+        <v>21</v>
+      </c>
+      <c r="D73" t="s">
+        <v>136</v>
+      </c>
+      <c r="E73" t="s">
+        <v>137</v>
+      </c>
+      <c r="F73" t="s">
+        <v>85</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="H73" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74">
+        <v>639</v>
+      </c>
+      <c r="B74">
+        <v>2026</v>
+      </c>
+      <c r="C74">
+        <v>22</v>
+      </c>
+      <c r="D74" t="s">
+        <v>136</v>
+      </c>
+      <c r="E74" t="s">
+        <v>137</v>
+      </c>
+      <c r="F74" t="s">
+        <v>85</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="H74" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75">
+        <v>640</v>
+      </c>
+      <c r="B75">
+        <v>2026</v>
+      </c>
+      <c r="C75">
+        <v>23</v>
+      </c>
+      <c r="D75" t="s">
+        <v>136</v>
+      </c>
+      <c r="E75" t="s">
+        <v>137</v>
+      </c>
+      <c r="F75" t="s">
+        <v>85</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H75" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76">
+        <v>641</v>
+      </c>
+      <c r="B76">
+        <v>2026</v>
+      </c>
+      <c r="C76">
+        <v>24</v>
+      </c>
+      <c r="D76" t="s">
+        <v>136</v>
+      </c>
+      <c r="E76" t="s">
+        <v>137</v>
+      </c>
+      <c r="F76" t="s">
+        <v>85</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="H76" t="s">
+        <v>184</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>