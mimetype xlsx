--- v2 (2026-06-13)
+++ v3 (2026-09-13)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="382" uniqueCount="185">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="457" uniqueCount="216">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -189,50 +189,95 @@
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE REGIME DE TRABALHO REMOTO (HOME OFFICE) E DE JORNADA DE TRABALHO REDUZIDA AOS SERVIDORES PÚBLICOS MUNICIPAIS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA) OU QUE SEJAM PAIS, MÃES OU RESPONSÁVEIS LEGAIS POR PESSOA COM TEA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>http://64.23.136.137/sapl/public/materialegislativa/2026/604/indicacao_018-deivid.pdf</t>
   </si>
   <si>
     <t>SUGERE AO PODER EXECUTIVO A ELABORAÇÃO E O ENVIO DE PROJETO DE LEI QUE INSTITUI A POLÍTICA MUNICIPAL DE PROMOÇÃO DA SAÚDE E INCLUSÃO DE PESSOAS COM TRANSTORNOS DO NEURODESENVOLVIMENTO, ABRANGENDO O TRANSTORNO DO DÉFICIT DE ATENÇÃO (TDA/TDAH), O TRANSTORNO DO ESPECTRO AUTISTA (TEA) E DEMAIS CONDIÇÕES CORRELATAS.</t>
   </si>
   <si>
     <t>http://64.23.136.137/sapl/public/materialegislativa/2026/636/indicacao_19-warlyton.pdf</t>
   </si>
   <si>
     <t>Indica Aquisição de Bicicletas Elétricas, e adota outras providências</t>
   </si>
   <si>
     <t>Cleomar Brito dos Santos Silva</t>
   </si>
   <si>
     <t>http://64.23.136.137/sapl/public/materialegislativa/2026/642/indicacao_no_20-2026__-cleomar.pdf</t>
   </si>
   <si>
     <t>Indica a implantação de galpão de reciclagem, e adota outras providências.</t>
   </si>
   <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2026/644/indicacao_021-zogo.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo um “Dia Do Cascalho”, e adota outras providências.</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2026/645/indicacao_22-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de pintura e revitalização dos meios-fios das vias públicas do município de Nova Rosalândia – TO, e adota outras providências.</t>
+  </si>
+  <si>
+    <t>Miriam Leine Costa Soares de Sousa</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2026/649/indicacao_23_miriam.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal e à Secretaria Municipal de Meio Ambiente a adoção de medidas de conscientização e prevenção contra queimadas de grandes proporções e queimadas de lixo no município, e adota outras providências.</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2026/650/indicacao_24_miriam_.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, Secretaria Municipal de Saúde, a realização de campanha de conscientização sobre a legislação de proteção e combate aos maus-tratos de animais, bem como sobre a importância da vacinação, vermifugação, cuidados básicos e guarda responsável, e adota outras providências.</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2026/651/indicacao_025_edivania_.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, Pintura de todos os quebra-molas do Município de Nova Rosalândia, e adota outras providências.</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2026/656/indicacao_026_deivid.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal realização de estudo de viabilidade técnica, em conjunto com a ATS, para instalação de bombas nos poços artesianos existentes e a ligação direta dos mesmos à rede de abastecimento de água, e adota outras providências.</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2026/658/indicacao_no27-2026__-warlyton.pdf</t>
+  </si>
+  <si>
+    <t>Indica Criação de Programa Municipal de Qualificação para Jovens, e adota outras providências</t>
+  </si>
+  <si>
     <t>PCOM</t>
   </si>
   <si>
     <t>Parecer das Comissões</t>
   </si>
   <si>
     <t>CCJR - Comissão de Constituição, Justiça e Redação</t>
   </si>
   <si>
     <t>http://64.23.136.137/sapl/public/materialegislativa/2026/556/parecer_01-2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS SUBSÍDIOS DOS VEREADORES E DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS DO PODER LEGISLATIVO DA CÂMARA MUNICIPAL DE NOVA ROSALÂNDIA – TO, COM BASE NO IPCA/IBGE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>CCJR - Comissão de Constituição, Justiça e Redação_x000D_
 CFTOFC - Comissão de Finanças, Tributação, Orçamento, Fiscalização e Controle</t>
   </si>
   <si>
     <t>http://64.23.136.137/sapl/public/materialegislativa/2026/574/parecer_no_003-26_pd-001-_revisao_prefeito_legislativo.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Revisão Geral Anual dos Subsídios do Prefeito; Vice-Prefeito e dos Secretários do Município de Nova Rosalândia – TO, e dá outras providências.”</t>
   </si>
   <si>
@@ -257,50 +302,56 @@
     <t>CSPAP - Comissão de Serviços Públicos e Atividades Privadas</t>
   </si>
   <si>
     <t>http://64.23.136.137/sapl/public/materialegislativa/2026/583/parecer_no_007-conjunto_comissoes_-_pl_no_004_declara_o_terreno_do_cemiterio.pdf</t>
   </si>
   <si>
     <t>"Declara o Terreno onde se localiza o Cemitério Público como de Utilidade Pública do povo do Município de Nova Rosalândia - TO, e dá outras providências."</t>
   </si>
   <si>
     <t>http://64.23.136.137/sapl/public/materialegislativa/2026/633/parecer_009.pdf</t>
   </si>
   <si>
     <t>Institui o Serviço de Acolhimento Familiar, e dá outras providências.</t>
   </si>
   <si>
     <t>http://64.23.136.137/sapl/public/materialegislativa/2026/632/parecer_010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a utilização de máquinas, equipamentos públicos e a distribuição de cascalho no município de Nova Rosalândia/TO, e dá outras providências.</t>
   </si>
   <si>
     <t>http://64.23.136.137/sapl/public/materialegislativa/2026/638/parecer_no_011-conjunto_comissoes_-_pl_no_007-26_que_autoriza_permissao_de_bens.pdf</t>
   </si>
   <si>
     <t>‘‘Que autoriza o Poder Executivo a firmar termo de Permissão de uso de bem Público, e dá outras providencias.”</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2026/648/parecer_no_012-26_pl_002-26_campanha_junho_verde_legislativo.pdf</t>
+  </si>
+  <si>
+    <t>‘‘Institui a Campanha Junho Verde como Ação de Conscientização e Educação Ambiental no Município de Nova Rosalândia.”</t>
   </si>
   <si>
     <t>PRS</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://64.23.136.137/sapl/public/materialegislativa/2026/547/projeto_de_resolucao_no_001-2026_-_data_base_servidores.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS SUBSÍDIOS DOS VEREADORES E DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS DO PODER LEGISLATIVO DA CÂMARA MUNICIPAL DE NOVA ROSALÂNDIA – TO, COM BASE NO IPCA/IBGE, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>Felix Gomes de Sousa Junior</t>
   </si>
   <si>
     <t>http://64.23.136.137/sapl/public/materialegislativa/2026/577/projeto_de_resolucao_no_002-2026_-_diarias_-_rosalandia.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO NA REDAÇÃO DOS ARTIGOS 10 E 11 DA RESOLUÇÃO 005/2012 CMNR, QUE DISPÕE SOBRE A CONCESSÃO, O PAGAMENTO, VALOR E A PRESTAÇÃO DE CONTAS DE DIÁRIAS A VEREADORES E FUNCIONÁRIOS DA CÂMARA MUNICIPAL DE NOVA ROSALÂNDIA, ESTADO DO TOCANTINS”, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>PDE</t>
   </si>
@@ -355,50 +406,56 @@
   <si>
     <t>http://64.23.136.137/sapl/public/materialegislativa/2026/637/pl_no._007_de_29-04-2026_-_permissao_de_uso_pedroso.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar Termo de Permissão de Uso de Bem Público, e dá outras providências.</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Erivando Ribeiro Magalhães_x000D_
 Felix Gomes de Sousa Junior_x000D_
 Miriam Leine Costa Soares de Sousa_x000D_
 Valdeir Junior Barbosa</t>
   </si>
   <si>
     <t>http://64.23.136.137/sapl/public/materialegislativa/2026/587/projeto_de_lei_emendas23042026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transparência, rastreabilidade e controle da execução das emendas parlamentares no âmbito do Município de Nova Rosalândia -TO, e dá outras providências.</t>
   </si>
   <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2026/647/projeto_de_lei_no_002_-_warlyton.pdf</t>
+  </si>
+  <si>
+    <t>"INSTITUI A CAMPANHA 'JUNHO VERDE' COMO AÇÃO DE CONSCIENTIZAÇÃO E EDUCAÇÃO AMBIENTAL NO MUNICÍPIO DE NOVA ROSALÂNDIA/TO.”</t>
+  </si>
+  <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://64.23.136.137/sapl/public/materialegislativa/2026/548/requerimento_001-erivando.pdf</t>
   </si>
   <si>
     <t>Requer um veículo para atender às necessidades do Posto de Saúde do Distrito de Campo Maior, e adota outras providências.</t>
   </si>
   <si>
     <t>http://64.23.136.137/sapl/public/materialegislativa/2026/538/requerimento_002-edvania.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Concessão de folga ao Servidor Público Municipal na data de seu aniversário, e adota outras providências.</t>
   </si>
   <si>
     <t>http://64.23.136.137/sapl/public/materialegislativa/2026/540/requerimento_003-_erivando.pdf</t>
   </si>
   <si>
     <t>Requer a Construção de Quebra-Molas, e adota outras providências.</t>
   </si>
   <si>
     <t>http://64.23.136.137/sapl/public/materialegislativa/2026/551/requerimento_04-_valdeir_.pdf</t>
@@ -572,50 +629,86 @@
     <t>Ata Eletrônica da 20ª Sessão Ordinária da 2ª Sessão Legislativa da 10ª Legislatura.</t>
   </si>
   <si>
     <t>http://64.23.136.137/sapl/public/materialegislativa/2026/635/ata_21.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 21ª Sessão Ordinária da 2ª Sessão Legislativa da 10ª Legislatura.</t>
   </si>
   <si>
     <t>http://64.23.136.137/sapl/public/materialegislativa/2026/639/ata_22.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 22ª Sessão Ordinária da 2ª Sessão Legislativa da 10ª Legislatura.</t>
   </si>
   <si>
     <t>http://64.23.136.137/sapl/public/materialegislativa/2026/640/ata_23.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 23ª Sessão Ordinária da 2ª Sessão Legislativa da 10ª Legislatura.</t>
   </si>
   <si>
     <t>http://64.23.136.137/sapl/public/materialegislativa/2026/641/ata_24.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 24ª Sessão Ordinária da 2ª Sessão Legislativa da 10ª Legislatura.</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2026/643/ata_25-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 25ª Sessão Ordinária da 2ª Sessão Legislativa da 10ª Legislatura.</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2026/646/ata_026.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 26ª Sessão Ordinária da 2ª Sessão Legislativa da 10ª Legislatura.</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2026/652/ata_27.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 27ª Sessão Ordinária da 2ª Sessão Legislativa da 10ª Legislatura.</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2026/654/ata_28-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 28ª Sessão Ordinária da 2ª Sessão Legislativa da 10ª Legislatura.</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2026/655/ata_29-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 29ª Sessão Ordinária da 2ª Sessão Legislativa da 10ª Legislatura.</t>
+  </si>
+  <si>
+    <t>http://64.23.136.137/sapl/public/materialegislativa/2026/657/ata_30.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 30ª Sessão Ordinária da 2ª Sessão Legislativa da 10ª Legislatura.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -919,56 +1012,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/535/indicacao_01-2026_deivid.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/536/indicacao_02-2026_warlyton.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/541/indicacao_003-deivid.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/542/indicacao_004-valdeir.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/543/indicacao_005-warlyton.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/549/indicacao_06-warlyton.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/553/indicacao_07-_deivid.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/558/indicacao_08-zogo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/559/indicacao_09-warlyton.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/562/indicacao_10_-_erivando.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/565/indicacao_no_011-2026_-alqueire-_zogo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/571/indicacao_012-valdeir.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/594/indicacao_13-2026_zogo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/589/indicacao_14-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/598/indicacao_015_zogo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/599/indicacao_016-edivania.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/603/indicacao_17-warlyton.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/604/indicacao_018-deivid.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/636/indicacao_19-warlyton.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/642/indicacao_no_20-2026__-cleomar.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/556/parecer_01-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/574/parecer_no_003-26_pd-001-_revisao_prefeito_legislativo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/576/parecer_no_004-26_pr-002-_revisao_diaria.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/581/parecer_no_005-conjunto_comissoes_-_pl_no_002-26_prorroga_vigencia_do_plano_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/582/parecer_no_006-conjunto_comissoes_-_pl_no_003__altera_lei_292.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/583/parecer_no_007-conjunto_comissoes_-_pl_no_004_declara_o_terreno_do_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/633/parecer_009.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/632/parecer_010.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/638/parecer_no_011-conjunto_comissoes_-_pl_no_007-26_que_autoriza_permissao_de_bens.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/547/projeto_de_resolucao_no_001-2026_-_data_base_servidores.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/577/projeto_de_resolucao_no_002-2026_-_diarias_-_rosalandia.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/575/decreto_legislativo_-_2026_-_data_base_prefeito_e_secretarios_municipais_1.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/566/pl_no._001_de_27-02-2026_-_revisao_geral_anual_-_servidores_1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/585/pl_no._003_de_01-04-2026_-_altera_lei_292.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/584/pl_no._004_de_01-04-2026_-_declara_utilidade_publica_-_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/595/pl_no._005_de_29-04-2026_-_saf.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/596/pl_no._006_de_30-04-2026_-_cascalho.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/637/pl_no._007_de_29-04-2026_-_permissao_de_uso_pedroso.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/587/projeto_de_lei_emendas23042026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/548/requerimento_001-erivando.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/538/requerimento_002-edvania.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/540/requerimento_003-_erivando.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/551/requerimento_04-_valdeir_.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/554/requerimento_05-cleomar.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/552/requerimento_06-deivid.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/555/requerimento_07-edivania_.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/561/requerimento_8-_zogo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/579/requerimento_no_009-2026_-_edivania.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/592/requerimento_010-cleomar.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/593/requerimento_011-cleomar.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/537/ata_1-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/544/ata_2.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/545/ata_3.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/550/ata_4.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/557/ata_5.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/560/ata_6.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/564/ata_07.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/567/ata_8.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/568/ata_9.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/570/ata_10.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/572/ata_11.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/573/ata_12.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/580/ata_14.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/588/ata_15.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/590/ata_16.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/591/ata_17.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/597/ata_18.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/602/ata_19.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/634/ata_20.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/635/ata_21.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/639/ata_22.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/640/ata_23.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/641/ata_24.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/535/indicacao_01-2026_deivid.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/536/indicacao_02-2026_warlyton.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/541/indicacao_003-deivid.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/542/indicacao_004-valdeir.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/543/indicacao_005-warlyton.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/549/indicacao_06-warlyton.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/553/indicacao_07-_deivid.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/558/indicacao_08-zogo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/559/indicacao_09-warlyton.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/562/indicacao_10_-_erivando.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/565/indicacao_no_011-2026_-alqueire-_zogo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/571/indicacao_012-valdeir.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/594/indicacao_13-2026_zogo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/589/indicacao_14-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/598/indicacao_015_zogo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/599/indicacao_016-edivania.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/603/indicacao_17-warlyton.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/604/indicacao_018-deivid.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/636/indicacao_19-warlyton.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/642/indicacao_no_20-2026__-cleomar.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/644/indicacao_021-zogo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/645/indicacao_22-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/649/indicacao_23_miriam.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/650/indicacao_24_miriam_.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/651/indicacao_025_edivania_.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/656/indicacao_026_deivid.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/658/indicacao_no27-2026__-warlyton.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/556/parecer_01-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/574/parecer_no_003-26_pd-001-_revisao_prefeito_legislativo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/576/parecer_no_004-26_pr-002-_revisao_diaria.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/581/parecer_no_005-conjunto_comissoes_-_pl_no_002-26_prorroga_vigencia_do_plano_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/582/parecer_no_006-conjunto_comissoes_-_pl_no_003__altera_lei_292.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/583/parecer_no_007-conjunto_comissoes_-_pl_no_004_declara_o_terreno_do_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/633/parecer_009.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/632/parecer_010.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/638/parecer_no_011-conjunto_comissoes_-_pl_no_007-26_que_autoriza_permissao_de_bens.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/648/parecer_no_012-26_pl_002-26_campanha_junho_verde_legislativo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/547/projeto_de_resolucao_no_001-2026_-_data_base_servidores.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/577/projeto_de_resolucao_no_002-2026_-_diarias_-_rosalandia.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/575/decreto_legislativo_-_2026_-_data_base_prefeito_e_secretarios_municipais_1.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/566/pl_no._001_de_27-02-2026_-_revisao_geral_anual_-_servidores_1.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/585/pl_no._003_de_01-04-2026_-_altera_lei_292.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/584/pl_no._004_de_01-04-2026_-_declara_utilidade_publica_-_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/595/pl_no._005_de_29-04-2026_-_saf.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/596/pl_no._006_de_30-04-2026_-_cascalho.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/637/pl_no._007_de_29-04-2026_-_permissao_de_uso_pedroso.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/587/projeto_de_lei_emendas23042026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/647/projeto_de_lei_no_002_-_warlyton.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/548/requerimento_001-erivando.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/538/requerimento_002-edvania.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/540/requerimento_003-_erivando.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/551/requerimento_04-_valdeir_.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/554/requerimento_05-cleomar.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/552/requerimento_06-deivid.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/555/requerimento_07-edivania_.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/561/requerimento_8-_zogo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/579/requerimento_no_009-2026_-_edivania.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/592/requerimento_010-cleomar.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/593/requerimento_011-cleomar.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/537/ata_1-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/544/ata_2.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/545/ata_3.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/550/ata_4.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/557/ata_5.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/560/ata_6.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/564/ata_07.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/567/ata_8.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/568/ata_9.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/570/ata_10.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/572/ata_11.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/573/ata_12.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/580/ata_14.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/588/ata_15.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/590/ata_16.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/591/ata_17.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/597/ata_18.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/602/ata_19.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/634/ata_20.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/635/ata_21.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/639/ata_22.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/640/ata_23.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/641/ata_24.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/643/ata_25-2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/646/ata_026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/652/ata_27.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/654/ata_28-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/655/ata_29-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.136.137/sapl/public/materialegislativa/2026/657/ata_30.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H76"/>
+  <dimension ref="A1:H91"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="72.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="145.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -1488,1473 +1581,1863 @@
       </c>
       <c r="B21">
         <v>2026</v>
       </c>
       <c r="C21">
         <v>20</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21" t="s">
         <v>55</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>56</v>
       </c>
       <c r="H21" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
-        <v>556</v>
+        <v>644</v>
       </c>
       <c r="B22">
         <v>2026</v>
       </c>
       <c r="C22">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="D22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" t="s">
+        <v>27</v>
+      </c>
+      <c r="G22" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="E22" t="s">
+      <c r="H22" t="s">
         <v>59</v>
-      </c>
-[...7 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>574</v>
+        <v>645</v>
       </c>
       <c r="B23">
         <v>2026</v>
       </c>
       <c r="C23">
-        <v>3</v>
+        <v>22</v>
       </c>
       <c r="D23" t="s">
-        <v>58</v>
+        <v>8</v>
       </c>
       <c r="E23" t="s">
-        <v>59</v>
+        <v>9</v>
       </c>
       <c r="F23" t="s">
-        <v>63</v>
+        <v>10</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="H23" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
-        <v>576</v>
+        <v>649</v>
       </c>
       <c r="B24">
         <v>2026</v>
       </c>
       <c r="C24">
-        <v>4</v>
+        <v>23</v>
       </c>
       <c r="D24" t="s">
-        <v>58</v>
+        <v>8</v>
       </c>
       <c r="E24" t="s">
-        <v>59</v>
+        <v>9</v>
       </c>
       <c r="F24" t="s">
+        <v>62</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="G24" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H24" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
-        <v>581</v>
+        <v>650</v>
       </c>
       <c r="B25">
         <v>2026</v>
       </c>
       <c r="C25">
-        <v>5</v>
+        <v>24</v>
       </c>
       <c r="D25" t="s">
-        <v>58</v>
+        <v>8</v>
       </c>
       <c r="E25" t="s">
-        <v>59</v>
+        <v>9</v>
       </c>
       <c r="F25" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="H25" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
-        <v>582</v>
+        <v>651</v>
       </c>
       <c r="B26">
         <v>2026</v>
       </c>
       <c r="C26">
-        <v>6</v>
+        <v>25</v>
       </c>
       <c r="D26" t="s">
-        <v>58</v>
+        <v>8</v>
       </c>
       <c r="E26" t="s">
-        <v>59</v>
+        <v>9</v>
       </c>
       <c r="F26" t="s">
-        <v>60</v>
+        <v>46</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="H26" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
-        <v>583</v>
+        <v>656</v>
       </c>
       <c r="B27">
         <v>2026</v>
       </c>
       <c r="C27">
-        <v>7</v>
+        <v>26</v>
       </c>
       <c r="D27" t="s">
-        <v>58</v>
+        <v>8</v>
       </c>
       <c r="E27" t="s">
-        <v>59</v>
+        <v>9</v>
       </c>
       <c r="F27" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="H27" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
-        <v>633</v>
+        <v>658</v>
       </c>
       <c r="B28">
         <v>2026</v>
       </c>
       <c r="C28">
+        <v>27</v>
+      </c>
+      <c r="D28" t="s">
+        <v>8</v>
+      </c>
+      <c r="E28" t="s">
         <v>9</v>
       </c>
-      <c r="D28" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F28" t="s">
-        <v>60</v>
+        <v>13</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="H28" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>632</v>
+        <v>556</v>
       </c>
       <c r="B29">
         <v>2026</v>
       </c>
       <c r="C29">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="D29" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="E29" t="s">
-        <v>59</v>
+        <v>74</v>
       </c>
       <c r="F29" t="s">
-        <v>60</v>
+        <v>75</v>
       </c>
       <c r="G29" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H29" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
-        <v>638</v>
+        <v>574</v>
       </c>
       <c r="B30">
         <v>2026</v>
       </c>
       <c r="C30">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="D30" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="E30" t="s">
-        <v>59</v>
+        <v>74</v>
       </c>
       <c r="F30" t="s">
-        <v>60</v>
+        <v>78</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>79</v>
       </c>
       <c r="H30" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
-        <v>547</v>
+        <v>576</v>
       </c>
       <c r="B31">
         <v>2026</v>
       </c>
       <c r="C31">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D31" t="s">
+        <v>73</v>
+      </c>
+      <c r="E31" t="s">
+        <v>74</v>
+      </c>
+      <c r="F31" t="s">
+        <v>78</v>
+      </c>
+      <c r="G31" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="E31" t="s">
+      <c r="H31" t="s">
         <v>82</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="B32">
         <v>2026</v>
       </c>
       <c r="C32">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D32" t="s">
-        <v>81</v>
+        <v>73</v>
       </c>
       <c r="E32" t="s">
-        <v>82</v>
+        <v>74</v>
       </c>
       <c r="F32" t="s">
-        <v>85</v>
+        <v>75</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="H32" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
-        <v>575</v>
+        <v>582</v>
       </c>
       <c r="B33">
         <v>2026</v>
       </c>
       <c r="C33">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="D33" t="s">
-        <v>88</v>
+        <v>73</v>
       </c>
       <c r="E33" t="s">
-        <v>89</v>
+        <v>74</v>
       </c>
       <c r="F33" t="s">
+        <v>75</v>
+      </c>
+      <c r="G33" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="G33" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H33" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
-        <v>566</v>
+        <v>583</v>
       </c>
       <c r="B34">
         <v>2026</v>
       </c>
       <c r="C34">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="D34" t="s">
-        <v>92</v>
+        <v>73</v>
       </c>
       <c r="E34" t="s">
-        <v>93</v>
+        <v>74</v>
       </c>
       <c r="F34" t="s">
-        <v>94</v>
+        <v>87</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="H34" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
-        <v>586</v>
+        <v>633</v>
       </c>
       <c r="B35">
         <v>2026</v>
       </c>
       <c r="C35">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="D35" t="s">
-        <v>92</v>
+        <v>73</v>
       </c>
       <c r="E35" t="s">
-        <v>93</v>
+        <v>74</v>
       </c>
       <c r="F35" t="s">
-        <v>94</v>
+        <v>75</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="H35" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
-        <v>585</v>
+        <v>632</v>
       </c>
       <c r="B36">
         <v>2026</v>
       </c>
       <c r="C36">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="D36" t="s">
+        <v>73</v>
+      </c>
+      <c r="E36" t="s">
+        <v>74</v>
+      </c>
+      <c r="F36" t="s">
+        <v>75</v>
+      </c>
+      <c r="G36" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="E36" t="s">
+      <c r="H36" t="s">
         <v>93</v>
-      </c>
-[...7 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
-        <v>584</v>
+        <v>638</v>
       </c>
       <c r="B37">
         <v>2026</v>
       </c>
       <c r="C37">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="D37" t="s">
-        <v>92</v>
+        <v>73</v>
       </c>
       <c r="E37" t="s">
-        <v>93</v>
+        <v>74</v>
       </c>
       <c r="F37" t="s">
+        <v>75</v>
+      </c>
+      <c r="G37" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="G37" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H37" t="s">
-        <v>74</v>
+        <v>95</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
-        <v>595</v>
+        <v>648</v>
       </c>
       <c r="B38">
         <v>2026</v>
       </c>
       <c r="C38">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D38" t="s">
-        <v>92</v>
+        <v>73</v>
       </c>
       <c r="E38" t="s">
-        <v>93</v>
+        <v>74</v>
       </c>
       <c r="F38" t="s">
-        <v>94</v>
+        <v>75</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="H38" t="s">
-        <v>76</v>
+        <v>97</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
-        <v>596</v>
+        <v>547</v>
       </c>
       <c r="B39">
         <v>2026</v>
       </c>
       <c r="C39">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="D39" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="E39" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="H39" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
-        <v>637</v>
+        <v>577</v>
       </c>
       <c r="B40">
         <v>2026</v>
       </c>
       <c r="C40">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="D40" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="E40" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="F40" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="H40" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
-        <v>587</v>
+        <v>575</v>
       </c>
       <c r="B41">
         <v>2026</v>
       </c>
       <c r="C41">
         <v>1</v>
       </c>
       <c r="D41" t="s">
+        <v>105</v>
+      </c>
+      <c r="E41" t="s">
+        <v>106</v>
+      </c>
+      <c r="F41" t="s">
+        <v>102</v>
+      </c>
+      <c r="G41" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="E41" t="s">
+      <c r="H41" t="s">
         <v>108</v>
-      </c>
-[...7 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
-        <v>548</v>
+        <v>566</v>
       </c>
       <c r="B42">
         <v>2026</v>
       </c>
       <c r="C42">
         <v>1</v>
       </c>
       <c r="D42" t="s">
+        <v>109</v>
+      </c>
+      <c r="E42" t="s">
+        <v>110</v>
+      </c>
+      <c r="F42" t="s">
+        <v>111</v>
+      </c>
+      <c r="G42" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="E42" t="s">
+      <c r="H42" t="s">
         <v>113</v>
-      </c>
-[...7 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
-        <v>538</v>
+        <v>586</v>
       </c>
       <c r="B43">
         <v>2026</v>
       </c>
       <c r="C43">
         <v>2</v>
       </c>
       <c r="D43" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="E43" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F43" t="s">
-        <v>46</v>
+        <v>111</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="H43" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
-        <v>540</v>
+        <v>585</v>
       </c>
       <c r="B44">
         <v>2026</v>
       </c>
       <c r="C44">
         <v>3</v>
       </c>
       <c r="D44" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="E44" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F44" t="s">
-        <v>32</v>
+        <v>111</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="H44" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
-        <v>551</v>
+        <v>584</v>
       </c>
       <c r="B45">
         <v>2026</v>
       </c>
       <c r="C45">
         <v>4</v>
       </c>
       <c r="D45" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="E45" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F45" t="s">
-        <v>18</v>
+        <v>111</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="H45" t="s">
-        <v>121</v>
+        <v>89</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
-        <v>554</v>
+        <v>595</v>
       </c>
       <c r="B46">
         <v>2026</v>
       </c>
       <c r="C46">
         <v>5</v>
       </c>
       <c r="D46" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="E46" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F46" t="s">
-        <v>55</v>
+        <v>111</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="H46" t="s">
-        <v>123</v>
+        <v>91</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
-        <v>552</v>
+        <v>596</v>
       </c>
       <c r="B47">
         <v>2026</v>
       </c>
       <c r="C47">
         <v>6</v>
       </c>
       <c r="D47" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="E47" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F47" t="s">
-        <v>10</v>
+        <v>111</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="H47" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
-        <v>555</v>
+        <v>637</v>
       </c>
       <c r="B48">
         <v>2026</v>
       </c>
       <c r="C48">
         <v>7</v>
       </c>
       <c r="D48" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="E48" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F48" t="s">
-        <v>46</v>
+        <v>111</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="H48" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
-        <v>561</v>
+        <v>587</v>
       </c>
       <c r="B49">
         <v>2026</v>
       </c>
       <c r="C49">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="D49" t="s">
-        <v>112</v>
+        <v>124</v>
       </c>
       <c r="E49" t="s">
-        <v>113</v>
+        <v>125</v>
       </c>
       <c r="F49" t="s">
-        <v>27</v>
+        <v>126</v>
       </c>
       <c r="G49" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="H49" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
-        <v>579</v>
+        <v>647</v>
       </c>
       <c r="B50">
         <v>2026</v>
       </c>
       <c r="C50">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="D50" t="s">
-        <v>112</v>
+        <v>124</v>
       </c>
       <c r="E50" t="s">
-        <v>113</v>
+        <v>125</v>
       </c>
       <c r="F50" t="s">
-        <v>46</v>
+        <v>13</v>
       </c>
       <c r="G50" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="H50" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
-        <v>592</v>
+        <v>548</v>
       </c>
       <c r="B51">
         <v>2026</v>
       </c>
       <c r="C51">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="D51" t="s">
-        <v>112</v>
+        <v>131</v>
       </c>
       <c r="E51" t="s">
-        <v>113</v>
+        <v>132</v>
       </c>
       <c r="F51" t="s">
-        <v>55</v>
+        <v>32</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="H51" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
-        <v>593</v>
+        <v>538</v>
       </c>
       <c r="B52">
         <v>2026</v>
       </c>
       <c r="C52">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="D52" t="s">
-        <v>112</v>
+        <v>131</v>
       </c>
       <c r="E52" t="s">
-        <v>113</v>
+        <v>132</v>
       </c>
       <c r="F52" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="H52" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="B53">
         <v>2026</v>
       </c>
       <c r="C53">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D53" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="E53" t="s">
+        <v>132</v>
+      </c>
+      <c r="F53" t="s">
+        <v>32</v>
+      </c>
+      <c r="G53" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="F53" t="s">
-[...2 lines deleted...]
-      <c r="G53" s="1" t="s">
+      <c r="H53" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
-        <v>544</v>
+        <v>551</v>
       </c>
       <c r="B54">
         <v>2026</v>
       </c>
       <c r="C54">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D54" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="E54" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="F54" t="s">
-        <v>85</v>
+        <v>18</v>
       </c>
       <c r="G54" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="H54" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
-        <v>545</v>
+        <v>554</v>
       </c>
       <c r="B55">
         <v>2026</v>
       </c>
       <c r="C55">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D55" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="E55" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="F55" t="s">
-        <v>85</v>
+        <v>55</v>
       </c>
       <c r="G55" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="H55" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="B56">
         <v>2026</v>
       </c>
       <c r="C56">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D56" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="E56" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="F56" t="s">
-        <v>85</v>
+        <v>10</v>
       </c>
       <c r="G56" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="H56" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="B57">
         <v>2026</v>
       </c>
       <c r="C57">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D57" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="E57" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="F57" t="s">
-        <v>85</v>
+        <v>46</v>
       </c>
       <c r="G57" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H57" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="B58">
         <v>2026</v>
       </c>
       <c r="C58">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="D58" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="E58" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="F58" t="s">
-        <v>85</v>
+        <v>27</v>
       </c>
       <c r="G58" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="H58" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
-        <v>564</v>
+        <v>579</v>
       </c>
       <c r="B59">
         <v>2026</v>
       </c>
       <c r="C59">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="D59" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="E59" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="F59" t="s">
-        <v>85</v>
+        <v>46</v>
       </c>
       <c r="G59" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H59" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
-        <v>567</v>
+        <v>592</v>
       </c>
       <c r="B60">
         <v>2026</v>
       </c>
       <c r="C60">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="D60" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="E60" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="F60" t="s">
-        <v>85</v>
+        <v>55</v>
       </c>
       <c r="G60" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="H60" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
-        <v>568</v>
+        <v>593</v>
       </c>
       <c r="B61">
         <v>2026</v>
       </c>
       <c r="C61">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D61" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="E61" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="F61" t="s">
-        <v>85</v>
+        <v>55</v>
       </c>
       <c r="G61" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="H61" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
-        <v>570</v>
+        <v>537</v>
       </c>
       <c r="B62">
         <v>2026</v>
       </c>
       <c r="C62">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="D62" t="s">
-        <v>136</v>
+        <v>155</v>
       </c>
       <c r="E62" t="s">
-        <v>137</v>
+        <v>156</v>
       </c>
       <c r="F62" t="s">
-        <v>85</v>
+        <v>102</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="H62" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
-        <v>572</v>
+        <v>544</v>
       </c>
       <c r="B63">
         <v>2026</v>
       </c>
       <c r="C63">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="D63" t="s">
-        <v>136</v>
+        <v>155</v>
       </c>
       <c r="E63" t="s">
-        <v>137</v>
+        <v>156</v>
       </c>
       <c r="F63" t="s">
-        <v>85</v>
+        <v>102</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="H63" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
-        <v>573</v>
+        <v>545</v>
       </c>
       <c r="B64">
         <v>2026</v>
       </c>
       <c r="C64">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="D64" t="s">
-        <v>136</v>
+        <v>155</v>
       </c>
       <c r="E64" t="s">
-        <v>137</v>
+        <v>156</v>
       </c>
       <c r="F64" t="s">
-        <v>85</v>
+        <v>102</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="H64" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
-        <v>578</v>
+        <v>550</v>
       </c>
       <c r="B65">
         <v>2026</v>
       </c>
       <c r="C65">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="D65" t="s">
-        <v>136</v>
+        <v>155</v>
       </c>
       <c r="E65" t="s">
-        <v>137</v>
+        <v>156</v>
       </c>
       <c r="F65" t="s">
-        <v>85</v>
+        <v>102</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>97</v>
+        <v>163</v>
       </c>
       <c r="H65" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
-        <v>580</v>
+        <v>557</v>
       </c>
       <c r="B66">
         <v>2026</v>
       </c>
       <c r="C66">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="D66" t="s">
-        <v>136</v>
+        <v>155</v>
       </c>
       <c r="E66" t="s">
-        <v>137</v>
+        <v>156</v>
       </c>
       <c r="F66" t="s">
-        <v>85</v>
+        <v>102</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="H66" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
-        <v>588</v>
+        <v>560</v>
       </c>
       <c r="B67">
         <v>2026</v>
       </c>
       <c r="C67">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="D67" t="s">
-        <v>136</v>
+        <v>155</v>
       </c>
       <c r="E67" t="s">
-        <v>137</v>
+        <v>156</v>
       </c>
       <c r="F67" t="s">
-        <v>85</v>
+        <v>102</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="H67" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
-        <v>590</v>
+        <v>564</v>
       </c>
       <c r="B68">
         <v>2026</v>
       </c>
       <c r="C68">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="D68" t="s">
-        <v>136</v>
+        <v>155</v>
       </c>
       <c r="E68" t="s">
-        <v>137</v>
+        <v>156</v>
       </c>
       <c r="F68" t="s">
-        <v>85</v>
+        <v>102</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="H68" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
-        <v>591</v>
+        <v>567</v>
       </c>
       <c r="B69">
         <v>2026</v>
       </c>
       <c r="C69">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="D69" t="s">
-        <v>136</v>
+        <v>155</v>
       </c>
       <c r="E69" t="s">
-        <v>137</v>
+        <v>156</v>
       </c>
       <c r="F69" t="s">
-        <v>85</v>
+        <v>102</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="H69" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
-        <v>597</v>
+        <v>568</v>
       </c>
       <c r="B70">
         <v>2026</v>
       </c>
       <c r="C70">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="D70" t="s">
-        <v>136</v>
+        <v>155</v>
       </c>
       <c r="E70" t="s">
-        <v>137</v>
+        <v>156</v>
       </c>
       <c r="F70" t="s">
-        <v>85</v>
+        <v>102</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="H70" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
-        <v>602</v>
+        <v>570</v>
       </c>
       <c r="B71">
         <v>2026</v>
       </c>
       <c r="C71">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="D71" t="s">
-        <v>136</v>
+        <v>155</v>
       </c>
       <c r="E71" t="s">
-        <v>137</v>
+        <v>156</v>
       </c>
       <c r="F71" t="s">
-        <v>85</v>
+        <v>102</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="H71" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
-        <v>634</v>
+        <v>572</v>
       </c>
       <c r="B72">
         <v>2026</v>
       </c>
       <c r="C72">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="D72" t="s">
-        <v>136</v>
+        <v>155</v>
       </c>
       <c r="E72" t="s">
-        <v>137</v>
+        <v>156</v>
       </c>
       <c r="F72" t="s">
-        <v>85</v>
+        <v>102</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="H72" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
-        <v>635</v>
+        <v>573</v>
       </c>
       <c r="B73">
         <v>2026</v>
       </c>
       <c r="C73">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="D73" t="s">
-        <v>136</v>
+        <v>155</v>
       </c>
       <c r="E73" t="s">
-        <v>137</v>
+        <v>156</v>
       </c>
       <c r="F73" t="s">
-        <v>85</v>
+        <v>102</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="H73" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
-        <v>639</v>
+        <v>578</v>
       </c>
       <c r="B74">
         <v>2026</v>
       </c>
       <c r="C74">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="D74" t="s">
-        <v>136</v>
+        <v>155</v>
       </c>
       <c r="E74" t="s">
-        <v>137</v>
+        <v>156</v>
       </c>
       <c r="F74" t="s">
-        <v>85</v>
+        <v>102</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>179</v>
+        <v>114</v>
       </c>
       <c r="H74" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
-        <v>640</v>
+        <v>580</v>
       </c>
       <c r="B75">
         <v>2026</v>
       </c>
       <c r="C75">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="D75" t="s">
-        <v>136</v>
+        <v>155</v>
       </c>
       <c r="E75" t="s">
-        <v>137</v>
+        <v>156</v>
       </c>
       <c r="F75" t="s">
-        <v>85</v>
+        <v>102</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="H75" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
+        <v>588</v>
+      </c>
+      <c r="B76">
+        <v>2026</v>
+      </c>
+      <c r="C76">
+        <v>15</v>
+      </c>
+      <c r="D76" t="s">
+        <v>155</v>
+      </c>
+      <c r="E76" t="s">
+        <v>156</v>
+      </c>
+      <c r="F76" t="s">
+        <v>102</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H76" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77">
+        <v>590</v>
+      </c>
+      <c r="B77">
+        <v>2026</v>
+      </c>
+      <c r="C77">
+        <v>16</v>
+      </c>
+      <c r="D77" t="s">
+        <v>155</v>
+      </c>
+      <c r="E77" t="s">
+        <v>156</v>
+      </c>
+      <c r="F77" t="s">
+        <v>102</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="H77" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78">
+        <v>591</v>
+      </c>
+      <c r="B78">
+        <v>2026</v>
+      </c>
+      <c r="C78">
+        <v>17</v>
+      </c>
+      <c r="D78" t="s">
+        <v>155</v>
+      </c>
+      <c r="E78" t="s">
+        <v>156</v>
+      </c>
+      <c r="F78" t="s">
+        <v>102</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="H78" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79">
+        <v>597</v>
+      </c>
+      <c r="B79">
+        <v>2026</v>
+      </c>
+      <c r="C79">
+        <v>18</v>
+      </c>
+      <c r="D79" t="s">
+        <v>155</v>
+      </c>
+      <c r="E79" t="s">
+        <v>156</v>
+      </c>
+      <c r="F79" t="s">
+        <v>102</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="H79" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80">
+        <v>602</v>
+      </c>
+      <c r="B80">
+        <v>2026</v>
+      </c>
+      <c r="C80">
+        <v>19</v>
+      </c>
+      <c r="D80" t="s">
+        <v>155</v>
+      </c>
+      <c r="E80" t="s">
+        <v>156</v>
+      </c>
+      <c r="F80" t="s">
+        <v>102</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="H80" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81">
+        <v>634</v>
+      </c>
+      <c r="B81">
+        <v>2026</v>
+      </c>
+      <c r="C81">
+        <v>20</v>
+      </c>
+      <c r="D81" t="s">
+        <v>155</v>
+      </c>
+      <c r="E81" t="s">
+        <v>156</v>
+      </c>
+      <c r="F81" t="s">
+        <v>102</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="H81" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82">
+        <v>635</v>
+      </c>
+      <c r="B82">
+        <v>2026</v>
+      </c>
+      <c r="C82">
+        <v>21</v>
+      </c>
+      <c r="D82" t="s">
+        <v>155</v>
+      </c>
+      <c r="E82" t="s">
+        <v>156</v>
+      </c>
+      <c r="F82" t="s">
+        <v>102</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="H82" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83">
+        <v>639</v>
+      </c>
+      <c r="B83">
+        <v>2026</v>
+      </c>
+      <c r="C83">
+        <v>22</v>
+      </c>
+      <c r="D83" t="s">
+        <v>155</v>
+      </c>
+      <c r="E83" t="s">
+        <v>156</v>
+      </c>
+      <c r="F83" t="s">
+        <v>102</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H83" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84">
+        <v>640</v>
+      </c>
+      <c r="B84">
+        <v>2026</v>
+      </c>
+      <c r="C84">
+        <v>23</v>
+      </c>
+      <c r="D84" t="s">
+        <v>155</v>
+      </c>
+      <c r="E84" t="s">
+        <v>156</v>
+      </c>
+      <c r="F84" t="s">
+        <v>102</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="H84" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85">
         <v>641</v>
       </c>
-      <c r="B76">
-[...2 lines deleted...]
-      <c r="C76">
+      <c r="B85">
+        <v>2026</v>
+      </c>
+      <c r="C85">
         <v>24</v>
       </c>
-      <c r="D76" t="s">
-[...12 lines deleted...]
-        <v>184</v>
+      <c r="D85" t="s">
+        <v>155</v>
+      </c>
+      <c r="E85" t="s">
+        <v>156</v>
+      </c>
+      <c r="F85" t="s">
+        <v>102</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="H85" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86">
+        <v>643</v>
+      </c>
+      <c r="B86">
+        <v>2026</v>
+      </c>
+      <c r="C86">
+        <v>25</v>
+      </c>
+      <c r="D86" t="s">
+        <v>155</v>
+      </c>
+      <c r="E86" t="s">
+        <v>156</v>
+      </c>
+      <c r="F86" t="s">
+        <v>102</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="H86" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87">
+        <v>646</v>
+      </c>
+      <c r="B87">
+        <v>2026</v>
+      </c>
+      <c r="C87">
+        <v>26</v>
+      </c>
+      <c r="D87" t="s">
+        <v>155</v>
+      </c>
+      <c r="E87" t="s">
+        <v>156</v>
+      </c>
+      <c r="F87" t="s">
+        <v>102</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="H87" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88">
+        <v>652</v>
+      </c>
+      <c r="B88">
+        <v>2026</v>
+      </c>
+      <c r="C88">
+        <v>27</v>
+      </c>
+      <c r="D88" t="s">
+        <v>155</v>
+      </c>
+      <c r="E88" t="s">
+        <v>156</v>
+      </c>
+      <c r="F88" t="s">
+        <v>102</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="H88" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89">
+        <v>654</v>
+      </c>
+      <c r="B89">
+        <v>2026</v>
+      </c>
+      <c r="C89">
+        <v>28</v>
+      </c>
+      <c r="D89" t="s">
+        <v>155</v>
+      </c>
+      <c r="E89" t="s">
+        <v>156</v>
+      </c>
+      <c r="F89" t="s">
+        <v>102</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="H89" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90">
+        <v>655</v>
+      </c>
+      <c r="B90">
+        <v>2026</v>
+      </c>
+      <c r="C90">
+        <v>29</v>
+      </c>
+      <c r="D90" t="s">
+        <v>155</v>
+      </c>
+      <c r="E90" t="s">
+        <v>156</v>
+      </c>
+      <c r="F90" t="s">
+        <v>102</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="H90" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91">
+        <v>657</v>
+      </c>
+      <c r="B91">
+        <v>2026</v>
+      </c>
+      <c r="C91">
+        <v>30</v>
+      </c>
+      <c r="D91" t="s">
+        <v>155</v>
+      </c>
+      <c r="E91" t="s">
+        <v>156</v>
+      </c>
+      <c r="F91" t="s">
+        <v>102</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="H91" t="s">
+        <v>215</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2990,50 +3473,65 @@
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
     <hyperlink ref="G63" r:id="rId62"/>
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
     <hyperlink ref="G68" r:id="rId67"/>
     <hyperlink ref="G69" r:id="rId68"/>
     <hyperlink ref="G70" r:id="rId69"/>
     <hyperlink ref="G71" r:id="rId70"/>
     <hyperlink ref="G72" r:id="rId71"/>
     <hyperlink ref="G73" r:id="rId72"/>
     <hyperlink ref="G74" r:id="rId73"/>
     <hyperlink ref="G75" r:id="rId74"/>
     <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>